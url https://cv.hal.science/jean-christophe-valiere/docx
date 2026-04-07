--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -567,265 +567,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with the Acoustic Pots Chamber of Noyon Cathedral (late 16th c. ?) : An Archaeoacustic and Musicological Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations on cylindrical critical flow Venturi nozzles with roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lehnasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telestes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2021.102002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119263v1</w:t>
+                <w:t xml:space="preserve">hal-04217831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on cylindrical critical flow Venturi nozzles with roughness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Maury</w:t>
+                <w:t xml:space="preserve">Experimenting with the Acoustic Pots Chamber of Noyon Cathedral (late 16th c. ?) : An Archaeoacustic and Musicological Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lehnasch</w:t>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Foucault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+                <w:t xml:space="preserve">Vasco Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Telestes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217831v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the internal geometry for the calculation of the Helmholtz frequency in an axisymmetrical acoustic resonator</w:t>
               </w:r>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pots acoustiques dans les églises médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1588,51 +1588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie du son : l'étude des pots acoustiques dans les églises médiévales et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1664,841 +1664,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01320943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast acoustic streaming in standing waves : Generation of an additional outer streaming cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Reyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Moreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4817888⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (1-6), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066956v1</w:t>
+                <w:t xml:space="preserve">halshs-01320948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast acoustic streaming in standing waves : Generation of an additional outer streaming cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Carvalho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana G. Baltean Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 99 (1-6), pp.70-81. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (3), pp.1791-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4817888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01320948v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Nonparametric spectral analysis with missing data via sample-and-hold interpolation and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boucheron</w:t>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solenn Moreau</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), pp.994--1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759521v1</w:t>
+                <w:t xml:space="preserve">hal-01165124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric spectral analysis with missing data via sample-and-hold interpolation and deconvolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (8), pp.994--1004. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165124v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of power spectral density from laser Doppler data via linear interpolation and deconvolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Plantier</w:t>
+                <w:t xml:space="preserve">PIV and LDV evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0905-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (18), pp.3798-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166434v1</w:t>
+                <w:t xml:space="preserve">hal-02540181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV and LDV evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
+                <w:t xml:space="preserve">Estimation of power spectral density from laser Doppler data via linear interpolation and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 329 (18), pp.3798-3812. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0905-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540181v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part II : Comparison of LDV and PIV measurements to analytical calculation</w:t>
               </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution of multimodal acoustic propagation in circular ducts with laminar subsonic mean flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,544 +3131,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous frequency tracking of a sine wave phase modulation signal : application of Laser measurements in acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog Sensor Design Proposal for Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mellet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valière</w:t>
+                <w:t xml:space="preserve">Thierry Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.03.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2004.823669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146885v1</w:t>
+                <w:t xml:space="preserve">hal-01168652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Sensor Design Proposal for Laser Doppler Velocimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
+                <w:t xml:space="preserve">An aeroacoustic hybrid approach for non-isothermal flows at low Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamballais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fortuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bosch</w:t>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (2), pp.257-261. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (4), pp.441-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2004.823669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168652v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aeroacoustic hybrid approach for non-isothermal flows at low Mach number</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-point laser doppler velocimetry measurements in a Mach 1.2 cold supersonic jet for statistical aeroacoustic source model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lamballais</w:t>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fortuné</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.707⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-004-0815-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146850v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-point laser doppler velocimetry measurements in a Mach 1.2 cold supersonic jet for statistical aeroacoustic source model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantaneous frequency tracking of a sine wave phase modulation signal : application of Laser measurements in acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gervais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">C. Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37, pp.419-437. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.1147-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-004-0815-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146854v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performances of two acquisition ans signal processing systems for measuring acoustic particle velocities in air by means of Laser Doppler Velocimetry</w:t>
               </w:r>
@@ -3680,51 +3680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (12), pp.2047-2064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3758,77 +3758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of frequency trackers in Laser Doppler Velocimetry for sound field measurement : comparative study of two estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (2), pp.329-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4326,51 +4326,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4572,718 +4572,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Meacham</w:t>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Badeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559402v1</w:t>
+                <w:t xml:space="preserve">hal-04009095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FVTD simulation of the acoustics of the Phonocamptic Cave in Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Prax</w:t>
+                <w:t xml:space="preserve">Hugo Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009095v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FVTD simulation of the acoustics of the Phonocamptic Cave in Noyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Duval</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670586v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Scattering at the angles of polyhedral rooms: application of stress-energy tensor conservation in Riemannian spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th international congress on acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission for Acoustics (ICA); The Acoustical Society of Korea (ASK), Oct 2022, Gyeongju, South Korea. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848222v1</w:t>
+                <w:t xml:space="preserve">hal-03671852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering at the angles of polyhedral rooms: application of stress-energy tensor conservation in Riemannian spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Adapting the EST method to ancient theatres: a proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th international congress on acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission for Acoustics (ICA); The Acoustical Society of Korea (ASK), Oct 2022, Gyeongju, South Korea. pp.1-9</w:t>
+              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671852v1</w:t>
+                <w:t xml:space="preserve">hal-03670577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the EST method to ancient theatres: a proposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670577v1</w:t>
+                <w:t xml:space="preserve">hal-03559402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Oscillating Flow Dynamics at the Exit of Regenerator Meshes with Different Configurations</w:t>
               </w:r>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5766,77 +5766,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelone, Spain</w:t>
@@ -5973,77 +5973,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America (ASA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASA (Acoustical Society of America); EAA (European Acoustics Association), Jun 2017, Boston (Massachusetts), United States</w:t>
@@ -6167,90 +6167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet des pots acoustiques du caveau phonocamptique de la cathédrale de Noyon : analyse modale et performance chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Zara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAF/VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silences et sons du Moyen-âge à nos jours : perceptions, identités sonores et patrimonialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex PATRIMA (Fondation des sciences du patrimoine); Institut national de l’audiovisuel (INA) (Paris); Centre d’histoire culturelle des sociétés contemporaines (CHCSC, UVSQ); laboratoire États, Société, Religion (ESR, UVSQ); MRTE et LDI (Université de Cergy‑Pontoise); LéAV (École nationale supérieure d’architecture de Versailles); Juliette Aubrun, Maria Basile, Catherine Bruant, Christian Delporte, Corinne François‑Denève, Anne Hertzog, Laura Kendrick, Catherine Lavandier, Julien Longhi et Damien Masson, Nov 2012, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6625,51 +6625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif acoustique du caveau de la cathédrale de Noyon (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6688,320 +6688,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01320797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'évolution du vent acoustique non-linéaire par mesures lasers et par simulations numériques directes en guide d'onde stationnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal decomposition in ducts based on pressure measurements with a microphonic antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439064v1</w:t>
+                <w:t xml:space="preserve">hal-01083457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal decomposition in ducts based on pressure measurements with a microphonic antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'évolution du vent acoustique non-linéaire par mesures lasers et par simulations numériques directes en guide d'onde stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083457v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of acoustic streaming in a high level standing wave guide: Influence of mean temperature and higher harmonics distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7186,77 +7186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases acoustiques dans les églises médiévales : analyse des sources et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIe colloque biennal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pommiers-en-Forez, France. pp.19-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7419,77 +7419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Miami, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7616,286 +7616,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
+                <w:t xml:space="preserve">Cramer-Rao Bounds for sound field measurements by means of Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416756v1</w:t>
+                <w:t xml:space="preserve">hal-01166372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao Bounds for sound field measurements by means of Laser Doppler Velocimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
+              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166372v1</w:t>
+                <w:t xml:space="preserve">hal-00416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound amplification in a lined duct with flow: PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,1632 +7940,1626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDV measurements of fast acoustic streaming in a resonator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Palazzo-Bertholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177554v1</w:t>
+                <w:t xml:space="preserve">hal-00179384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure de vitesses acoustiques par LDV en présence de faible écoulement : spécificité des traitements de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179384v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de vitesses acoustiques par LDV en présence de faible écoulement : spécificité des traitements de signaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175338v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Digital Calibration Procedure for Laser Doppler Velocimetry in Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'2007), Alcalá de Henares, Spain, October 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177484v1</w:t>
+                <w:t xml:space="preserve">hal-00177465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Calibration Procedure for Laser Doppler Velocimetry in Acoustics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Plantier</w:t>
+                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'2007), Alcalá de Henares, Spain, October 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Alcalá de Henares, Spain</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177465v1</w:t>
+                <w:t xml:space="preserve">hal-00173559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiéval Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01447794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akani</w:t>
+                <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173559v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LDV measurements of fast acoustic streaming in a resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179433v1</w:t>
+                <w:t xml:space="preserve">hal-00177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures Laser dans les couches limites transitionnelles en résonateur acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Overview of aeroacoustic research activities in MARTEL facility applied to jet noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lambare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, HONOLULU, HAWAII, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129763v1</w:t>
+                <w:t xml:space="preserve">hal-00125940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aeroacoustic research activities in MARTEL facility applied to jet noise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Lambare</w:t>
+                <w:t xml:space="preserve">Phénomènes non linéaires en thermoacoustique : état de l'art non exhaustif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, HONOLULU, HAWAII, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Thermoacoustiques du 3-4 Juillet 2006 au LIMSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125940v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes non linéaires en thermoacoustique : état de l'art non exhaustif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures Laser dans les couches limites transitionnelles en résonateur acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Thermoacoustiques du 3-4 Juillet 2006 au LIMSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098185v1</w:t>
+                <w:t xml:space="preserve">hal-00129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-capteurs d'un écoulement décollé turbulent et de son ré-établissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoarau</w:t>
+                <w:t xml:space="preserve">P. Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Borée</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA, 149th Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017028v1</w:t>
+                <w:t xml:space="preserve">hal-00017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Entrance length in an acoustic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017691v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrance length in an acoustic waveguide</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">Analyse multi-capteurs d'un écoulement décollé turbulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017126v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-capteurs d'un écoulement décollé turbulent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near field pressure of subsonic free jet, estimation and separation of hydrodynamic and acoustic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Borée</w:t>
+                <w:t xml:space="preserve">F. Coiffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janick Laumonier</w:t>
+                <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gervais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091296v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of acoustic velocity in mean flow by laser doppler velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Applications of Laser Techniques to fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.22-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9584,1953 +9578,1845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field pressure of subsonic free jet, estimation and separation of hydrodynamic and acoustic components</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Mesures LDV et PIV dans les couches limites acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">9ème Congrès Francophone de Vélocimétrie Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Rhode Saint Genèse, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147317v1</w:t>
+                <w:t xml:space="preserve">hal-00147708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond laminar regime in acoustic wave guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of acoustics (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures LDV et PIV dans les couches limites acoustiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Analytical solution for multi-modal acoustic propagation in circular ducts with laminar shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Francophone de Vélocimétrie Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Rhode Saint Genèse, Belgique</w:t>
+              <w:t xml:space="preserve">CFA-DAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147708v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for multi-modal acoustic propagation in circular ducts with laminar shear flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA-DAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147161v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the correlation between the fluctuating pressure surface and the velocity in a separated zone over a ramp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">10th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147251v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the correlation between the fluctuating pressure surface and the velocity in a separated zone over a ramp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valière</w:t>
+                <w:t xml:space="preserve">Mesure de Vitesse Acoustique Particulaire En Champ Libre Par Anémométrie Laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147338v1</w:t>
+                <w:t xml:space="preserve">hal-01206927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of temperature effects on noise radiated by a mixing layer : acoustic source term treatment from a low Mach number approximation to the linearized Euler's equations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium n° 449 “Computational Aeroacoustics : from acoustic sources modeling to far-field radiated noise prediction”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Journées Mesure de Vitesses Particulaire SFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147037v1</w:t>
+                <w:t xml:space="preserve">hal-00147984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de Vitesse Acoustique Particulaire En Champ Libre Par Anémométrie Laser Doppler</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Phénomènes « acousto-aériens » dans les machines thermoacoustiques (et ailleurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Thermo-acoustique LEA-ECL-LAUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206927v1</w:t>
+                <w:t xml:space="preserve">hal-00147829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic characterisation of a supersonic jet using 2-pt LDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mesure de Vitesses Particulaire SFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Hilton Head, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147984v1</w:t>
+                <w:t xml:space="preserve">hal-00147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes « acousto-aériens » dans les machines thermoacoustiques (et ailleurs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Mesures LDV bi-points en jets transsoniques et supersoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thermo-acoustique LEA-ECL-LAUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">13ème AFVL, Mesures optiques dans les écoulements à hautes vitesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147829v1</w:t>
+                <w:t xml:space="preserve">hal-00147088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic characterisation of a supersonic jet using 2-pt LDV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A study of temperature effects on noise radiated by a mixing layer : acoustic source term treatment from a low Mach number approximation to the linearized Euler's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Hilton Head, United States</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium n° 449 “Computational Aeroacoustics : from acoustic sources modeling to far-field radiated noise prediction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147089v1</w:t>
+                <w:t xml:space="preserve">hal-00147037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures LDV bi-points en jets transsoniques et supersoniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valière</w:t>
+                <w:t xml:space="preserve">Velocity Measurement in a Fluid Using {LDV}: Low-Cost Sensor and Signal Processing Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème AFVL, Mesures optiques dans les écoulements à hautes vitesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2002 IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Orlando, United States. pp.1347--1350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147088v1</w:t>
+                <w:t xml:space="preserve">hal-01206855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Measurement in a Fluid Using {LDV}: Low-Cost Sensor and Signal Processing Design</w:t>
+                <w:t xml:space="preserve">Acoustic Velocity Measurements in the Air by Means of Laser Doppler Velocimetry: Cramer-Rao Bounds and Maximum Likelihood Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bosch</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE Sensors Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Orlando, United States. pp.1325--1328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.5744047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206855v1</w:t>
+                <w:t xml:space="preserve">hal-01206839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Velocity Measurements in the Air by Means of Laser Doppler Velocimetry: Cramer-Rao Bounds and Maximum Likelihood Estimation</w:t>
+                <w:t xml:space="preserve">A Signal Processing Approach for Acoustic Velocity Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP'02</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kando Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Budapest - Hongrie, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.5744047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206839v1</w:t>
+                <w:t xml:space="preserve">hal-01164533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Signal Processing Approach for Acoustic Velocity Measurement</w:t>
+                <w:t xml:space="preserve">Real-Time Acoustic Velocity Measurement in the Air by Means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kando Conférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Budapest, Hungary. pp.234--238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2001.928818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164533v1</w:t>
+                <w:t xml:space="preserve">hal-01206931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Acoustic Velocity Measurement in the Air by Means of Laser Doppler Velocimetry</w:t>
+                <w:t xml:space="preserve">Mise En ØE uvre D'une Boucle À Verrouillage Phase Pour L'estimation de Vitesse Particulaire Acoustique Par Anémomérie Laser À Effet Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMTC.2001.928818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206931v1</w:t>
+                <w:t xml:space="preserve">hal-01164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise En ØE uvre D'une Boucle À Verrouillage Phase Pour L'estimation de Vitesse Particulaire Acoustique Par Anémomérie Laser À Effet Doppler</w:t>
+                <w:t xml:space="preserve">Mesure En Temps Réel de Vitesse Particulaire Acoustique Par Anémométrie Laser À Effet Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11540,175 +11426,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Particle Velocity Measurements Using Lasers: Principles, Signal Processing and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste ; Wiley, 143 p., 2014, Focus series, 978-1-8482-1562-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118649336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du son. Les dispositifs de pots acoustiques dans les édifices anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française d'Archéologie; Editions Picard, 5, pp.205, 2012, Supplément au Bulletin monumental, ISSN : 2102-4499, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11718,271 +11604,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acoustic Intentionality of the Montivilliers Nuns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tobias C. Weißmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Sacred Architecture - Aural Architectures of the Divine. Sacred Spaces, Sound and Rite in Transcultural Perspectives, Coll. Music and Sacred Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Olms Verlag, Baden‑Baden, In press, Music and Sacred Architecture, 978‑3‑487‑16780‑0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of acoustic pots in the liturgical space; functional, symbolic, musical and acoustic interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-87, 2024, Music, Science and Technology, vol. 7, ISBN 978-2-503-61183-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du mot résonance et des mots de même base à partir du 15e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12015,434 +11901,434 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité du CFA &amp; VISHNO / Société Française d’Acoustique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13e Congrès Français d'acoustique &amp; colloque Vibrations, Shocks and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2016, 978-3-200-03433-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation entre les 'echea' antiques et les pots acoustiques médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.43-49, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des fréquences acoustiques des pots. La constitution d'un corpus archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rebeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.157-162, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00871782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un recensement des pots acoustiques. Etat de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.85-97, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00871781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos et Perspectives d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.5-7 et 185-187, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12452,537 +12338,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales (3e et 4e édition révisée et mise à jour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carouge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales (3e et 4e édition révisée et mise à jour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carouge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales (2e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carouge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carouge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04510716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et Métrologie du Bruit en Ecoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12990,813 +12876,813 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et métrologie du bruit en écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Friot</w:t>
+                <w:t xml:space="preserve">Akani Aminou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akani Aminou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des bruits de jets supersoniques. Mesures des échelles intégrales en jet supersonique chaud. Etude bibliographique des techniques de mesures de températures instationnaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coiffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guitton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Lalizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des échelles intégrales de turbulence de jets supersoniques chauds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Results from acoustic field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Foulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148119v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from acoustic field measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Final results from single point LDV measurements Project deliverable D3.4, JEAN (Jet Exhaust Aerodynamics and Noise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Foulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148118v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final results from single point LDV measurements Project deliverable D3.4, JEAN (Jet Exhaust Aerodynamics and Noise)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Détermination expérimentale des échelles intégrales de turbulence de jets supersoniques chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Foulon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148116v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation d'une journée d'études de la Société Française d'Acoustique : Mesures des vitesses perpendiculaires acoustiques par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Duff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, évaluation psycho-acoustique et contrôle actif du bruit se soufflante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13806,51 +13692,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled multimodal wave reflection from guide termination with different flanges: Experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13902,241 +13788,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a history of architectural acoustics using archaeological evidence: Recent research contributions to understanding the use of acoustic pots in the quest for sound quality in 11 th-17 th-century churches in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14283,51 +14169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zumu Doli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Brizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.03.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WMS64F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823669" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0815-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMSZLTL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404D6G4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montresor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902176" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB286965832FC08B25974CC1BF64D4A1051E68A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902177" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819BB3DA1EAE920216FEBF2BD566C51DCE3D6FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ricateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gely" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foulon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambare" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091296v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hoarau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Duong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147317v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147161v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206839v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744047" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506814v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649336" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482662v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carouge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vali&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482660v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510716v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097882v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guitton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148119v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zumu Doli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Brizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823669" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0815-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMSZLTL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.03.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WMS64F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404D6G4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montresor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902176" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB286965832FC08B25974CC1BF64D4A1051E68A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902177" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819BB3DA1EAE920216FEBF2BD566C51DCE3D6FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ricateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gely" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foulon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambare" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hoarau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Duong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147161v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147088v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037315" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649336" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478059v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vali&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482659v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097882v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guitton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148119v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>