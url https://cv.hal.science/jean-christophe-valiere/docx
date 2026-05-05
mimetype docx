--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1000,256 +1000,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des fluctuations de bruit dans un modèle d’habitacle automobile générées par un écoulement instationnaire : étude en soufflerie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Emmanuel Brizzi</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (1), pp.361-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5021331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458058v1</w:t>
+                <w:t xml:space="preserve">hal-02310801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Transmission des fluctuations de bruit dans un modèle d’habitacle automobile générées par un écoulement instationnaire : étude en soufflerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zumu Doli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Brizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310801v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic velocity measurement by means of Laser Doppler Velocimetry: Development of an Extended Kalman Filter and validation in free-field measurement</w:t>
               </w:r>
@@ -2061,2288 +2061,2434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric spectral analysis of wideband spectrum with missing data via sample-and-hold interpolation and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boucheron</w:t>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Moreau</w:t>
+                <w:t xml:space="preserve">J.-C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.994-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759521v1</w:t>
+                <w:t xml:space="preserve">hal-03346649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV and LDV evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Marx</w:t>
+                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.025⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540181v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of power spectral density from laser Doppler data via linear interpolation and deconvolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Plantier</w:t>
+                <w:t xml:space="preserve">PIV and LDV evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (18), pp.3798-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0905-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01166434v1</w:t>
+                <w:t xml:space="preserve">hal-02540181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part II : Comparison of LDV and PIV measurements to analytical calculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
+                <w:t xml:space="preserve">Estimation of power spectral density from laser Doppler data via linear interpolation and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0905-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00460196v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part I: LDV signal processing for high acoustic displacements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part II : Comparison of LDV and PIV measurements to analytical calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 95 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 95 (5), pp.805-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460250v1</w:t>
+                <w:t xml:space="preserve">hal-00460196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a stack on Rayleigh streaming cells investigated by Laser Doppler Velocimetry (LDV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Development of laser techniques for acoustic boundary layer measurements, Part I: LDV signal processing for high acoustic displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459953v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the acoustic flow at an abrupt change in section in an acoustic waveguide using PIV and POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Marx</w:t>
+                <w:t xml:space="preserve">Effect of a stack on Rayleigh streaming cells investigated by Laser Doppler Velocimetry (LDV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3126342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372204v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of inner and outer streaming vortices in a standing wave guide using Laser Doppler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
+                <w:t xml:space="preserve">Analysis of the acoustic flow at an abrupt change in section in an acoustic waveguide using PIV and POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.2828059⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383603v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution of multimodal acoustic propagation in circular ducts with laminar subsonic mean flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boucheron</w:t>
+                <w:t xml:space="preserve">Measurements of inner and outer streaming vortices in a standing wave guide using Laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2828059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00097943v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Sensor Design Proposal for Laser Doppler Velocimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Analytical solution of multimodal acoustic propagation in circular ducts with laminar subsonic mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292, pp.504-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2004.823669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168652v1</w:t>
+                <w:t xml:space="preserve">hal-00097943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aeroacoustic hybrid approach for non-isothermal flows at low Mach number</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lamballais</w:t>
+                <w:t xml:space="preserve">Analog Sensor Design Proposal for Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fortuné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valière</w:t>
+                <w:t xml:space="preserve">Thierry Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.707⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2004.823669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00146850v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-point laser doppler velocimetry measurements in a Mach 1.2 cold supersonic jet for statistical aeroacoustic source model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An aeroacoustic hybrid approach for non-isothermal flows at low Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamballais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+                <w:t xml:space="preserve">V. Fortuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-004-0815-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (4), pp.441-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146854v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous frequency tracking of a sine wave phase modulation signal : application of Laser measurements in acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-point laser doppler velocimetry measurements in a Mach 1.2 cold supersonic jet for statistical aeroacoustic source model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mellet</w:t>
+                <w:t xml:space="preserve">Y. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Valeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valière</w:t>
+                <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84, pp.1147-1165. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.419-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-004-0815-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146885v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performances of two acquisition ans signal processing systems for measuring acoustic particle velocities in air by means of Laser Doppler Velocimetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantaneous frequency tracking of a sine wave phase modulation signal : application of Laser measurements in acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poggi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">C. Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/14/12/003⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.1147-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146792v1</w:t>
+                <w:t xml:space="preserve">hal-00146885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of frequency trackers in Laser Doppler Velocimetry for sound field measurement : comparative study of two estimators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the performances of two acquisition ans signal processing systems for measuring acoustic particle velocities in air by means of Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Valeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/mssp.2001.1390⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (12), pp.2047-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/14/12/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00146773v1</w:t>
+                <w:t xml:space="preserve">hal-00146792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic power flow measurement in a thermoacoustic resonator by means of laser Doppler anemometry (L.D.A.) and microphonic measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of frequency trackers in Laser Doppler Velocimetry for sound field measurement : comparative study of two estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (2), pp.329-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mssp.2001.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0003-682X(99)00046-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877784v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉTECTION ET SUPPRESSION DE BRUITS IMPULSIONNELS APPLIQUÉS À LA RESTAURATION D'ENREGISTREMENTS ANCIENS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic power flow measurement in a thermoacoustic resonator by means of laser Doppler anemometry (L.D.A.) and microphonic measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Montresor</w:t>
+                <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Valiere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 60 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-682X(99)00046-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19902176⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00230480v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRÉSENTATION D'UNE MÉTHODE DE SUPPRESSION DES BRUITS DE SURFACE SUR LES ANCIENS ENREGISTREMENTS DE MUSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montresor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-761-C2-764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19902177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00230481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DÉTECTION ET SUPPRESSION DE BRUITS IMPULSIONNELS APPLIQUÉS À LA RESTAURATION D'ENREGISTREMENTS ANCIENS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montresor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-757-C2-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19902176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00230480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques exemples d’analyse de signaux à large bande avec la pseudo-distribution de Wigner-Ville lissée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'acoustique (Les Ulis). 1989, Vol 2, Num 4, pp 407-410</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2 (4), pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4352,51 +4498,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garder raison sur « résonnance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4412,243 +4558,243 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude: Résonnances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodolphe Alexis et Olivier Houix, Jan 2026, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigate the contribution of natural convection to the complex temperature distribution in a thermoacoustic core using experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Nantes (France), France. pp.2931 - 2937, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/in_2024_3251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,649 +4803,649 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; UFFC, Oct 2022, Venise, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FVTD simulation of the acoustics of the Phonocamptic Cave in Noyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering at the angles of polyhedral rooms: application of stress-energy tensor conservation in Riemannian spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th international congress on acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission for Acoustics (ICA); The Acoustical Society of Korea (ASK), Oct 2022, Gyeongju, South Korea. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the EST method to ancient theatres: a proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Oscillating Flow Dynamics at the Exit of Regenerator Meshes with Different Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5328,73 +5474,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Methodology to Archeoacoustics in the Time of Scripture: Complex Dialogue Between Archaeological Evidence, Texts from Scholars and Written Mentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5413,92 +5559,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche linguistique dans le cadre des recherches pluridisciplinaires sur les dispositifs acoustiques du 11e au 17e s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5514,73 +5660,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité dans le cadre du Laboratoire FORELLIS UR 15076</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raluca Nita, Jul 2018, Poitiers (MSHS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vent acoustique dans un moteur thermoacoustique à onde stationnaire par vélocimétrie laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5609,73 +5755,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vent acoustique dans un moteur thermoacoustique à ondes stationnaires par vélocimétrie laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5704,73 +5850,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La 16ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the intention to modify sound propagation in medieval and modern workschip places: the case of the abbaye de Montivilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5829,73 +5975,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pots acoustiques dans les églises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5911,73 +6057,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire École de technologie supérieure (ÉTS), Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École de technologie supérieure (ÉTS), Montréal, Jul 2017, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of human sciences to the interpretation of theuse of acoustic pots in France and in bordering countries from the 12th to the 17th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6036,73 +6182,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America (ASA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASA (Acoustical Society of America); EAA (European Acoustics Association), Jun 2017, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF ACOUSTIC STREAMING IN A SIMPLE THERMOACOUSTIC ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6131,437 +6277,437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet des pots acoustiques du caveau phonocamptique de la cathédrale de Noyon : analyse modale et performance chantée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+                <w:t xml:space="preserve">Évolution du mot résonance et des mots de même base à partir du 15e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vasco Zara</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAF/VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'acoustique CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01448174v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du mot résonance et des mots de même base à partir du 15e siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estèle Dupuy</w:t>
+                <w:t xml:space="preserve">L’effet des pots acoustiques du caveau phonocamptique de la cathédrale de Noyon : analyse modale et performance chantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Féron</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Zara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'acoustique CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">CAF/VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478079v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual thermoacoustic core compact heat-pump for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Third international workshop on thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Enschede, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3990/2.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poteries acoustiques dans les églises médiévales et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,73 +6722,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silences et sons du Moyen-âge à nos jours : perceptions, identités sonores et patrimonialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex PATRIMA (Fondation des sciences du patrimoine); Institut national de l’audiovisuel (INA) (Paris); Centre d’histoire culturelle des sociétés contemporaines (CHCSC, UVSQ); laboratoire États, Société, Religion (ESR, UVSQ); MRTE et LDI (Université de Cergy‑Pontoise); LéAV (École nationale supérieure d’architecture de Versailles); Juliette Aubrun, Maria Basile, Catherine Bruant, Christian Delporte, Corinne François‑Denève, Anne Hertzog, Laura Kendrick, Catherine Lavandier, Julien Longhi et Damien Masson, Nov 2012, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif acoustique du caveau de la cathédrale de Noyon (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6658,565 +6804,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01320797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal decomposition in ducts based on pressure measurements with a microphonic antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'évolution du vent acoustique non-linéaire par mesures lasers et par simulations numériques directes en guide d'onde stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083457v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'évolution du vent acoustique non-linéaire par mesures lasers et par simulations numériques directes en guide d'onde stationnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal decomposition in ducts based on pressure measurements with a microphonic antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439064v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of acoustic streaming in a high level standing wave guide: Influence of mean temperature and higher harmonics distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NONLINEAR ACOUSTICS STATE-OF-THE-ART AND PERSPECTIVES: 19th International Symposium on Nonlinear Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tokyo, Japan. pp.83-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4749304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dead tones of classical guitars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ricateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases acoustiques dans les églises médiévales : analyse des sources et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7245,113 +7391,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIe colloque biennal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pommiers-en-Forez, France. pp.19-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV and POD Applied to High Amplitude Acoustic Flow at a Tube Termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Skulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,3647 +7516,3647 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Miami, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to turbulence and acoustic Rayleigh streaming in thermoacoustic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao Bounds for sound field measurements by means of Laser Doppler Velocimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
+              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166372v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
+                <w:t xml:space="preserve">Cramer-Rao Bounds for sound field measurements by means of Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416756v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound amplification in a lined duct with flow: PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Palazzo-Bertholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de vitesses acoustiques par LDV en présence de faible écoulement : spécificité des traitements de signaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Calibration Procedure for Laser Doppler Velocimetry in Acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Intelligent Signal Processing (WISP'2007), Alcalá de Henares, Spain, October 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiéval Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01447794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDV measurements of fast acoustic streaming in a resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of aeroacoustic research activities in MARTEL facility applied to jet noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lambare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, HONOLULU, HAWAII, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes non linéaires en thermoacoustique : état de l'art non exhaustif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Thermoacoustiques du 3-4 Juillet 2006 au LIMSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures Laser dans les couches limites transitionnelles en résonateur acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA, 149th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrance length in an acoustic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-capteurs d'un écoulement décollé turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near field pressure of subsonic free jet, estimation and separation of hydrodynamic and acoustic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coiffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of acoustic velocity in mean flow by laser doppler velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Applications of Laser Techniques to fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.22-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures LDV et PIV dans les couches limites acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès Francophone de Vélocimétrie Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rhode Saint Genèse, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond laminar regime in acoustic wave guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of acoustics (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for multi-modal acoustic propagation in circular ducts with laminar shear flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA-DAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147161v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Analytical solution for multi-modal acoustic propagation in circular ducts with laminar shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">CFA-DAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147251v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the correlation between the fluctuating pressure surface and the velocity in a separated zone over a ramp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de Vitesse Acoustique Particulaire En Champ Libre Par Anémométrie Laser Doppler</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Mesure de Vitesses Particulaire SFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206927v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Mesure de Vitesse Acoustique Particulaire En Champ Libre Par Anémométrie Laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mesure de Vitesses Particulaire SFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147984v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes « acousto-aériens » dans les machines thermoacoustiques (et ailleurs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thermo-acoustique LEA-ECL-LAUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic characterisation of a supersonic jet using 2-pt LDV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Hilton Head, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures LDV bi-points en jets transsoniques et supersoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème AFVL, Mesures optiques dans les écoulements à hautes vitesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of temperature effects on noise radiated by a mixing layer : acoustic source term treatment from a low Mach number approximation to the linearized Euler's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium n° 449 “Computational Aeroacoustics : from acoustic sources modeling to far-field radiated noise prediction”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Measurement in a Fluid Using {LDV}: Low-Cost Sensor and Signal Processing Design</w:t>
+                <w:t xml:space="preserve">Acoustic Velocity Measurements in the Air by Means of Laser Doppler Velocimetry: Cramer-Rao Bounds and Maximum Likelihood Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bosch</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE Sensors Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037315⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Orlando, United States. pp.1325--1328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.5744047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206855v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Velocity Measurements in the Air by Means of Laser Doppler Velocimetry: Cramer-Rao Bounds and Maximum Likelihood Estimation</w:t>
+                <w:t xml:space="preserve">Velocity Measurement in a Fluid Using {LDV}: Low-Cost Sensor and Signal Processing Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Perdriau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP'02</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.5744047⟩</w:t>
+              <w:t xml:space="preserve">2002 IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Orlando, United States. pp.1347--1350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206839v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Signal Processing Approach for Acoustic Velocity Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11039,217 +11185,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kando Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Budapest - Hongrie, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Acoustic Velocity Measurement in the Air by Means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference - IMTC 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Budapest, Hungary. pp.234--238, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2001.928818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise En ØE uvre D'une Boucle À Verrouillage Phase Pour L'estimation de Vitesse Particulaire Acoustique Par Anémomérie Laser À Effet Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11264,100 +11410,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure En Temps Réel de Vitesse Particulaire Acoustique Par Anémométrie Laser À Effet Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,51 +11518,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire en instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11426,122 +11572,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Particle Velocity Measurements Using Lasers: Principles, Signal Processing and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste ; Wiley, 143 p., 2014, Focus series, 978-1-8482-1562-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118649336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du son. Les dispositifs de pots acoustiques dans les édifices anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11550,51 +11696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française d'Archéologie; Editions Picard, 5, pp.205, 2012, Supplément au Bulletin monumental, ISSN : 2102-4499, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11604,51 +11750,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acoustic Intentionality of the Montivilliers Nuns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11707,267 +11853,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tobias C. Weißmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Sacred Architecture - Aural Architectures of the Divine. Sacred Spaces, Sound and Rite in Transcultural Perspectives, Coll. Music and Sacred Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Olms Verlag, Baden‑Baden, In press, Music and Sacred Architecture, 978‑3‑487‑16780‑0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of acoustic pots in the liturgical space; functional, symbolic, musical and acoustic interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-87, 2024, Music, Science and Technology, vol. 7, ISBN 978-2-503-61183-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du mot résonance et des mots de même base à partir du 15e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité du CFA &amp; VISHNO / Société Française d’Acoustique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13e Congrès Français d'acoustique &amp; colloque Vibrations, Shocks and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2016, 978-3-200-03433-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation entre les 'echea' antiques et les pots acoustiques médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12000,271 +12146,271 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.43-49, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des fréquences acoustiques des pots. La constitution d'un corpus archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour un recensement des pots acoustiques. Etat de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t>
+              <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.157-162, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
+              <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.85-97, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00871782v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00871781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un recensement des pots acoustiques. Etat de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure des fréquences acoustiques des pots. La constitution d'un corpus archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rebeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t>
+              <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.85-97, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
+              <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.157-162, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00871781v1</w:t>
+                <w:t xml:space="preserve">halshs-00871782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos et Perspectives d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12284,51 +12430,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.5-7 et 185-187, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12338,1351 +12484,1351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales (3e et 4e édition révisée et mise à jour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales (3e et 4e édition révisée et mise à jour)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales (2e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fonds Valière au cœur des langues régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04510716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et Métrologie du Bruit en Ecoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et métrologie du bruit en écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akani Aminou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des bruits de jets supersoniques. Mesures des échelles intégrales en jet supersonique chaud. Etude bibliographique des techniques de mesures de températures instationnaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coiffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lalizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from acoustic field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Foulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final results from single point LDV measurements Project deliverable D3.4, JEAN (Jet Exhaust Aerodynamics and Noise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Foulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des échelles intégrales de turbulence de jets supersoniques chauds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation d'une journée d'études de la Société Française d'Acoustique : Mesures des vitesses perpendiculaires acoustiques par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, évaluation psycho-acoustique et contrôle actif du bruit se soufflante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tartarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13692,51 +13838,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled multimodal wave reflection from guide termination with different flanges: Experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13788,174 +13934,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiping Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a history of architectural acoustics using archaeological evidence: Recent research contributions to understanding the use of acoustic pots in the quest for sound quality in 11 th-17 th-century churches in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13964,65 +14110,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14169,51 +14315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zumu Doli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Brizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823669" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0815-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMSZLTL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.03.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WMS64F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404D6G4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montresor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902176" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB286965832FC08B25974CC1BF64D4A1051E68A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902177" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819BB3DA1EAE920216FEBF2BD566C51DCE3D6FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ricateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gely" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foulon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambare" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hoarau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Duong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147161v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147088v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037315" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649336" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478059v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vali&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482659v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097882v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guitton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148119v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zumu Doli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Brizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0815-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMSZLTL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WMS64F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404D6G4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valiere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montresor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819BB3DA1EAE920216FEBF2BD566C51DCE3D6FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB286965832FC08B25974CC1BF64D4A1051E68A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ricateau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gely" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foulon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambare" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hoarau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Duong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147164v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147161v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037315" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649336" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carouge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vali&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482660v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097882v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guitton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148119v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>