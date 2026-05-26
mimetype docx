--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1664,278 +1664,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01320943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast acoustic streaming in standing waves : Generation of an additional outer streaming cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana G. Baltean Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (3), pp.1791-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4817888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01320948v1</w:t>
+                <w:t xml:space="preserve">hal-01066956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast acoustic streaming in standing waves : Generation of an additional outer streaming cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana G. Baltean Carlès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 134 (3), pp.1791-1801. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (1-6), pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4817888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066956v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01320948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric spectral analysis with missing data via sample-and-hold interpolation and deconvolution</w:t>
               </w:r>
@@ -2080,51 +2080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric spectral analysis of wideband spectrum with missing data via sample-and-hold interpolation and deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of power spectral density from laser Doppler data via linear interpolation and deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,51 +4983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering at the angles of polyhedral rooms: application of stress-energy tensor conservation in Riemannian spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,51 +5199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the EST method to ancient theatres: a proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6132,51 +6132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6840,51 +6840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'évolution du vent acoustique non-linéaire par mesures lasers et par simulations numériques directes en guide d'onde stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7103,51 +7103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of acoustic streaming in a high level standing wave guide: Influence of mean temperature and higher harmonics distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,51 +7358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIe colloque biennal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pommiers-en-Forez, France. pp.19-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7762,243 +7762,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
+                <w:t xml:space="preserve">Cramer-Rao Bounds for sound field measurements by means of Laser Doppler Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416756v1</w:t>
+                <w:t xml:space="preserve">hal-01166372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao Bounds for sound field measurements by means of Laser Doppler Velocimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Sensors Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lecce - Italie, Unknown Region. pp.164-167</w:t>
+              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166372v1</w:t>
+                <w:t xml:space="preserve">hal-00416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound amplification in a lined duct with flow: PIV measurements</w:t>
               </w:r>
@@ -8086,329 +8086,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Palazzo-Bertholin</w:t>
+                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179384v1</w:t>
+                <w:t xml:space="preserve">hal-00177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de vitesses acoustiques par LDV en présence de faible écoulement : spécificité des traitements de signaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Palazzo-Bertholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175338v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure de vitesses acoustiques par LDV en présence de faible écoulement : spécificité des traitements de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177484v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Calibration Procedure for Laser Doppler Velocimetry in Acoustics</w:t>
               </w:r>
@@ -8496,204 +8496,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
+                <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Akani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
+                <w:t xml:space="preserve">B. Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Médiéval Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173559v1</w:t>
+                <w:t xml:space="preserve">halshs-01447794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Palazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+                <w:t xml:space="preserve">A.G. Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiéval Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01447794v1</w:t>
+                <w:t xml:space="preserve">hal-00173559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
               </w:r>
@@ -9161,236 +9161,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrance length in an acoustic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017691v1</w:t>
+                <w:t xml:space="preserve">hal-00017126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrance length in an acoustic waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA, 149th Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017126v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-capteurs d'un écoulement décollé turbulent</w:t>
               </w:r>
@@ -9724,446 +9724,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures LDV et PIV dans les couches limites acoustiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond laminar regime in acoustic wave guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Francophone de Vélocimétrie Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Rhode Saint Genèse, Belgique</w:t>
+              <w:t xml:space="preserve">International congress of acoustics (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147708v1</w:t>
+                <w:t xml:space="preserve">hal-00147164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond laminar regime in acoustic wave guides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures LDV et PIV dans les couches limites acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Baillet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of acoustics (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">9ème Congrès Francophone de Vélocimétrie Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Rhode Saint Genèse, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147164v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
+                <w:t xml:space="preserve">Analytical solution for multi-modal acoustic propagation in circular ducts with laminar shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">CFA-DAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147251v1</w:t>
+                <w:t xml:space="preserve">hal-00147161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for multi-modal acoustic propagation in circular ducts with laminar shear flow</w:t>
+                <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Baillet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA-DAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147161v1</w:t>
+                <w:t xml:space="preserve">hal-00147251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the correlation between the fluctuating pressure surface and the velocity in a separated zone over a ramp</w:t>
               </w:r>
@@ -10264,230 +10264,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+                <w:t xml:space="preserve">Mesure de Vitesse Acoustique Particulaire En Champ Libre Par Anémométrie Laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mesure de Vitesses Particulaire SFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147984v1</w:t>
+                <w:t xml:space="preserve">hal-01206927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de Vitesse Acoustique Particulaire En Champ Libre Par Anémométrie Laser Doppler</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Mesure de Vitesses Particulaire SFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206927v1</w:t>
+                <w:t xml:space="preserve">hal-00147984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes « acousto-aériens » dans les machines thermoacoustiques (et ailleurs)</w:t>
               </w:r>
@@ -11790,77 +11790,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estèle Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tobias C. Weißmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Sacred Architecture - Aural Architectures of the Divine. Sacred Spaces, Sound and Rite in Transcultural Perspectives, Coll. Music and Sacred Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Olms Verlag, Baden‑Baden, In press, Music and Sacred Architecture, 978‑3‑487‑16780‑0</w:t>
@@ -12083,51 +12083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation entre les 'echea' antiques et les pots acoustiques médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13970,51 +13970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14315,51 +14315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zumu Doli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Brizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0815-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMSZLTL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WMS64F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404D6G4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valiere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montresor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819BB3DA1EAE920216FEBF2BD566C51DCE3D6FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB286965832FC08B25974CC1BF64D4A1051E68A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ricateau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gely" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foulon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambare" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hoarau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Duong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147164v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147161v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037315" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649336" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carouge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vali&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482660v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097882v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guitton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148119v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zumu Doli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Brizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KNX4F3L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1KW37J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bosch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golanski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fortun&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNCK6F8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0815-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XMSZLTL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WMS64F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poggi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1390" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404D6G4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valiere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montresor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F819BB3DA1EAE920216FEBF2BD566C51DCE3D6FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB286965832FC08B25974CC1BF64D4A1051E68A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ricateau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166372v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gely" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foulon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambare" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hoarau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Duong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coiffet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.5744047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037315" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2001.928818" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649336" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carouge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vali&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482660v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097882v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guitton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148119v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>