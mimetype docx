--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -223,51 +223,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Socioeconomic Disparities Shape Norm Enforcement?</w:t>
+                <w:t xml:space="preserve">More Predictable, Less Cooperative: The Effects of Personality Disclosure in Strategic Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Argaez Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
@@ -287,75 +287,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368602v2</w:t>
+                <w:t xml:space="preserve">hal-05393326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Predictable, Less Cooperative: The Effects of Personality Disclosure in Strategic Interaction</w:t>
+                <w:t xml:space="preserve">Do Socioeconomic Disparities Shape Norm Enforcement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Argaez Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
@@ -375,227 +375,227 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393326v1</w:t>
+                <w:t xml:space="preserve">hal-05368602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in metacognition - Type 3 judgments in the context of perceptual decisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+                <w:t xml:space="preserve">How close is close enough? When social closeness backfires on honesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Argaez Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04715247v1</w:t>
+                <w:t xml:space="preserve">hal-05386224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How close is close enough? When social closeness backfires on honesty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+                <w:t xml:space="preserve">Confidence in metacognition - Type 3 judgments in the context of perceptual decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386224v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04715247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence in perceptual decision-making is preserved in schizophrenia</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1236,538 +1236,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04814441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How Overconfidence Bias Influences Suboptimality in Perceptual Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.537-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0001091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197586v1</w:t>
+                <w:t xml:space="preserve">hal-04197403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.530-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197610v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Affective Forecasting Error Induce Changes in Preferences? Lessons from Danish Soldiers Anticipating Combat in Afghanistan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vincent Lyk-Jensen</w:t>
+                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defence and Peace Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 152 (n° 9), pp. 2544-2558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10242694.2022.2037829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620348v1</w:t>
+                <w:t xml:space="preserve">hal-04197610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Overconfidence Bias Influences Suboptimality in Perceptual Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+                <w:t xml:space="preserve">Does Affective Forecasting Error Induce Changes in Preferences? Lessons from Danish Soldiers Anticipating Combat in Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+                <w:t xml:space="preserve">Stéphanie Vincent Lyk-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (4), pp.537-548. </w:t>
+              <w:t xml:space="preserve">Defence and Peace Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.660-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0001091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10242694.2022.2037829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197403v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151 (9), pp.2083-2091. </w:t>
@@ -1805,64 +1805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I did most of the work! Three sources of bias in bargaining with joint production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,351 +1903,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How economic success shapes redistribution: The role of self-serving beliefs, in-group bias and justice principles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hainguerlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huber-Yahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.932-949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948760v1</w:t>
+                <w:t xml:space="preserve">hal-03329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How economic success shapes redistribution: The role of self-serving beliefs, in-group bias and justice principles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Huber-Yahi</w:t>
+                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329203v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Régner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hainguerlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2640,77 +2640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognitive ability predicts learning cue-stimulus associations in the absence of external feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hainguerlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2738,443 +2738,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of good probability assessors: an experimental comparison of elicitation rules for confidence judgments</w:t>
+                <w:t xml:space="preserve">Au sujet du besoin d’un niveau de preuve robuste pour évaluer le risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hollard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+                <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80 (3), pp.363-387. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-015-9509-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306258v1</w:t>
+                <w:t xml:space="preserve">hal-01442702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent inconsistencies? Evidence from decision under risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">In search of good probability assessors: an experimental comparison of elicitation rules for confidence judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hela Maafi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 80 (4), pp.623-648. </w:t>
+              <w:t xml:space="preserve">, 2016, 80 (3), pp.363-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-015-9518-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-015-9509-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306250v1</w:t>
+                <w:t xml:space="preserve">hal-01306258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition about the past and future: quantifying common and distinct influences on prospective and retrospective judgments of self-performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent inconsistencies? Evidence from decision under risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen M. Fleming</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+                <w:t xml:space="preserve">Hela Maafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (4), pp.623-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nc/niw018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-015-9518-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387568v1</w:t>
+                <w:t xml:space="preserve">hal-01306250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sujet du besoin d’un niveau de preuve robuste pour évaluer le risque</w:t>
+                <w:t xml:space="preserve">Metacognition about the past and future: quantifying common and distinct influences on prospective and retrospective judgments of self-performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
+                <w:t xml:space="preserve">Stephen M. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nc/niw018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442702v1</w:t>
+                <w:t xml:space="preserve">hal-01387568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent belief revision</w:t>
               </w:r>
@@ -3362,252 +3362,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for integrating human and environmental risk assessment and synergies with socio-economic analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decisions with conflicting and imprecise information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.099⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (2), pp.427-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-012-0691-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961805v1</w:t>
+                <w:t xml:space="preserve">hal-00443075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decisions with conflicting and imprecise information</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perspectives for integrating human and environmental risk assessment and synergies with socio-economic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Schuurmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Backhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (2), pp.427-452. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 456, pp.307-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-012-0691-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443075v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve pupils' literacy? A cost-effectiveness analysis of a French educational project</w:t>
               </w:r>
@@ -4405,248 +4405,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude toward imprecise information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Representation and aggregation of preferences under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 140 (1), pp.23-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2007.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 141 (1), pp.68-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2007.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00451982v1</w:t>
+                <w:t xml:space="preserve">halshs-00266049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and aggregation of preferences under uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Attitude toward imprecise information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 141 (1), pp.68-99. </w:t>
+              <w:t xml:space="preserve">, 2008, 140 (1), pp.23-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2007.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266049v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude en économie de l'environnement</w:t>
               </w:r>
@@ -4907,456 +4907,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien valent les décès évités par la prévention?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chanel</w:t>
+                <w:t xml:space="preserve">Decision Making with Imprecise Probabilistic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (5), pp.989-1008. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (6), pp.647-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.555.0989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2003.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150086v1</w:t>
+                <w:t xml:space="preserve">halshs-00086021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t>
+                <w:t xml:space="preserve">Combien valent les décès évités par la prévention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 55 (5), pp.923-945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.555.0923⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 55 (5), pp.989-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.555.0989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150088v1</w:t>
+                <w:t xml:space="preserve">halshs-00150086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication among agents: a way to revise beliefs in KD45 Kripke structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shmuel Zamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (4), pp.477-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/jancl.14.477-500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00499348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Making with Imprecise Probabilistic Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
+                <w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Panaponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (6), pp.647-681. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (5), pp.923-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2003.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.555.0923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00086021v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and capacities</w:t>
               </w:r>
@@ -5652,1603 +5652,1603 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04075783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Literacy and Numeracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03461252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overestimate yourself or underestimate others? Two sources of bias in bargaining with joint production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimality of deductible for Yaari's model: a reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Mostoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Improve Pupils' Literacy ? A Cost-Effectiveness Analysis of a French Educational Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjective beliefs formation and elicitation rules: experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic: swine-origin Influenza A (H1N1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à bien lire : une étude coût efficacité des Actions Lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental investigation of imprecision attitude and its relation with risk attitude and impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de voisinage et localisation : la ségrégation urbaine est-elle inéluctable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tropeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplayer belief revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation syntaxique et sémantique d'un acte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude toward imprecise information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the impossibility of preference aggregation under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques liés à l’exposition aux retardateurs de flamme dans les meubles rembourrés. Partie 1 - Efficacité contre le risque d’incendie des retardateurs de flamme dans les meubles rembourrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Anses. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476463v1</w:t>
-              </w:r>
-[...1275 lines deleted...]
-                <w:t xml:space="preserve">halshs-00193578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7753,51 +7753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7A07410"/>
+    <w:nsid w:val="3BA131C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7984,51 +7984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-vergnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6604-4186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090957210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172125681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122406907" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368602v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Argaez Corona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsarafara Rambolarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2024.105561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2024.06.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Lyk-Jensen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2022.2037829" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Darriet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Shimizu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scapecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hollard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9509-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9518-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Fleming" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0691-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2011.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tallon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9205-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.11.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hainaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.120.0011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hayashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.10.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bouglet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560600850150" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0989" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zamir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.14.477-500" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0089-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5Q85CCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#252;nzli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studnicka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02653-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CPLDLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(00)00040-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R48MN36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224502v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mostoufi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193376v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Chichilnisky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319319414#aboutAuthors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31943-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-vergnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6604-4186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090957210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172125681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122406907" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Argaez Corona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368602v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsarafara Rambolarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2024.105561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2024.06.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Lyk-Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2022.2037829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Darriet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Shimizu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scapecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9509-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9518-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Fleming" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0691-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2011.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tallon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9205-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.11.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hainaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.120.0011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bouglet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560600850150" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0989" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zamir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.14.477-500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0089-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5Q85CCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#252;nzli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studnicka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02653-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CPLDLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(00)00040-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R48MN36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mostoufi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Chichilnisky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319319414#aboutAuthors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31943-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>