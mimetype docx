--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -693,216 +693,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic: swine-origin Influenza A (H1N1)</w:t>
+                <w:t xml:space="preserve">Transport, health and climate change: Deciding on the optimal policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00543967v1</w:t>
+                <w:t xml:space="preserve">halshs-00543966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport, health and climate change: Deciding on the optimal policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic: swine-origin Influenza A (H1N1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Cabantous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chanel</w:t>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00543966v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances et apprentissage en présence d'ambiguïté et de contingences non anticipées</w:t>
               </w:r>
@@ -1353,265 +1353,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t>
+                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 211, pp.530-548. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 152 (n° 9), pp. 2544-2558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197586v1</w:t>
+                <w:t xml:space="preserve">hal-04197610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t>
+                <w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cavalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, vol. 152 (n° 9), pp. 2544-2558. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.530-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197610v1</w:t>
+                <w:t xml:space="preserve">hal-04197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Affective Forecasting Error Induce Changes in Preferences? Lessons from Danish Soldiers Anticipating Combat in Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vincent Lyk-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,291 +2158,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t>
+                <w:t xml:space="preserve">Money illusion, financial literacy and numeracy: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dorin</w:t>
+                <w:t xml:space="preserve">Elisa Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.102211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.102211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510463v1</w:t>
+                <w:t xml:space="preserve">hal-02310038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Money illusion, financial literacy and numeracy: experimental evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Guille</w:t>
+                <w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariko Shimizu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76, pp.102211. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2019.102211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310038v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,51 +2848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of good probability assessors: an experimental comparison of elicitation rules for confidence judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3056,51 +3056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognition about the past and future: quantifying common and distinct influences on prospective and retrospective judgments of self-performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen M. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,51 +3264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence measurement in the light of signal detection theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,51 +3593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve pupils' literacy? A cost-effectiveness analysis of a French educational project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3922,77 +3922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic : swine origin influenza A (H1N1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4052,51 +4052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à bien lire : une étude coût efficacité des Actions Lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4307,64 +4307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport, health and global warming: Deciding on the optimal policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4809,51 +4809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to correctly assess mortality benefits in public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scapecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,51 +5017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien valent les décès évités par la prévention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,64 +5212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Panaponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,276 +5426,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health Impact of Outdoor and Traffic related Air Pollution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambiguity reduction through new statistical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02653-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24 (2-3), pp.283-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0888-613X(00)00040-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150955v1</w:t>
+                <w:t xml:space="preserve">halshs-00150069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity reduction through new statistical data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Public health Impact of Outdoor and Traffic related Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Künzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Studnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 24 (2-3), pp.283-299. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 356 (9232), pp.795-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0888-613X(00)00040-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150069v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5801,64 +5801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Literacy and Numeracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6078,51 +6078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve Pupils' Literacy ? A Cost-Effectiveness Analysis of a French Educational Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6166,51 +6166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective beliefs formation and elicitation rules: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6241,77 +6241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic: swine-origin Influenza A (H1N1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6355,51 +6355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à bien lire : une étude coût efficacité des Actions Lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7266,77 +7266,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Emotions in Decision Involving Catastrophic Risk: Lessons from a Double Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Chichilnisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7753,51 +7753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BA131C0"/>
+    <w:nsid w:val="159B2F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7984,51 +7984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-vergnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6604-4186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090957210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172125681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122406907" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Argaez Corona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368602v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsarafara Rambolarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2024.105561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2024.06.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Lyk-Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2022.2037829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Darriet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Shimizu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scapecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9509-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9518-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Fleming" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0691-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2011.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tallon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9205-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.11.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hainaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.120.0011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bouglet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560600850150" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0989" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zamir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.14.477-500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0089-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5Q85CCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#252;nzli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studnicka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02653-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CPLDLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(00)00040-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R48MN36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mostoufi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Chichilnisky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319319414#aboutAuthors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31943-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-vergnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6604-4186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090957210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172125681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122406907" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Argaez Corona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368602v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsarafara Rambolarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2024.105561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2024.06.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Lyk-Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2022.2037829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Darriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Shimizu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scapecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9509-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9518-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Fleming" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0691-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2011.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tallon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9205-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.11.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hainaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.120.0011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bouglet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560600850150" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0989" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zamir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.14.477-500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0089-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5Q85CCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(00)00040-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R48MN36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#252;nzli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studnicka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02653-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CPLDLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mostoufi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Chichilnisky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319319414#aboutAuthors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31943-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>