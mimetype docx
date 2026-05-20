--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1,7698 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7647 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Vergnaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6604-4186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090957210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172125681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RgDKqk4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000122406907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Predictable, Less Cooperative: The Effects of Personality Disclosure in Strategic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Argaez Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Socioeconomic Disparities Shape Norm Enforcement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Argaez Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How close is close enough? When social closeness backfires on honesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Argaez Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence in metacognition - Type 3 judgments in the context of perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cavalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04715247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence in perceptual decision-making is preserved in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport, health and climate change: Deciding on the optimal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic: swine-origin Influenza A (H1N1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances et apprentissage en présence d'ambiguïté et de contingences non anticipées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can “Hazard-Cost-Effectiveness Analysis” improve the risk management of chemicals under REACH?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsarafara Rambolarimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.105561. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2024.105561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04492408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Behavioral Characteristics Influence the Breast Cancer Diagnosis Delay? Evidence From French Retrospective Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marsaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Rochaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (10), pp.1408-1416. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2024.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Overconfidence Bias Influences Suboptimality in Perceptual Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Hainguerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (4), pp.537-548. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xhp0001091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cavalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, vol. 152 (n° 9), pp. 2544-2558. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of biased updating in beliefs about absolute performance: A replication and generalization of Grossman and Owens (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cavalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.530-548. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Affective Forecasting Error Induce Changes in Preferences? Lessons from Danish Soldiers Anticipating Combat in Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vincent Lyk-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defence and Peace Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (5), pp.660-683. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10242694.2022.2037829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sackur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (9), pp.2083-2091. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I did most of the work! Three sources of bias in bargaining with joint production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cavalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.102566. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2022.102566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How economic success shapes redistribution: The role of self-serving beliefs, in-group bias and justice principles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Hainguerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Huber-Yahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judgment and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.932-949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money illusion, financial literacy and numeracy: experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Shimizu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.102211. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2019.102211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does symbolic success affect redistribution in left-wing voters? A focus on the 2017 French presidential election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0229096. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0229096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Scapecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Environnement et territoire : évaluations économiques et gestion, 2000 (12), pp.33-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does social context impact metacognition? Evidence from stereotype threat in a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Hainguerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215050. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognitive ability predicts learning cue-stimulus associations in the absence of external feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Hainguerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23936-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sujet du besoin d’un niveau de preuve robuste pour évaluer le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erné-Heintz Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of good probability assessors: an experimental comparison of elicitation rules for confidence judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (3), pp.363-387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-015-9509-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent inconsistencies? Evidence from decision under risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Maafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (4), pp.623-648. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-015-9518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognition about the past and future: quantifying common and distinct influences on prospective and retrospective judgments of self-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen M. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nc/niw018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent belief revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measurement in the light of signal detection theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 ( 1455), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions with conflicting and imprecise information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (2), pp.427-452. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-012-0691-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for integrating human and environmental risk assessment and synergies with socio-economic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Schuurmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Backhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 456, pp.307-316. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve pupils' literacy? A cost-effectiveness analysis of a French educational project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econedurev.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic : swine origin influenza A (H1N1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (2), pp.142-148. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of imprecision attitude and its relation with risk attitude and impatience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (1), pp.81-110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-010-9205-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00502820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Jean-Yves Jaffray July 22, 1939 - February 26, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-010-9210-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de voisinage et localisation : la ségrégation urbaine est-elle inéluctable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tropeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.723-750. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.614.0723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à bien lire : une étude coût efficacité des Actions Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (5), pp.822-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (5 "Economie de l'éducation"), pp.705-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport, health and global warming: Deciding on the optimal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecoi.120.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and aggregation of preferences under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1), pp.68-99. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude toward imprecise information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 140 (1), pp.23-56. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude en économie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXII (2), pp.3-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude scientifique et décision publique: le recours au Principe de Précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Bouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (2), pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to correctly assess mortality benefits in public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Scapecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (5), pp.759 - 776. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640560600850150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Making with Imprecise Probabilistic Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (6), pp.647-681. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2003.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien valent les décès évités par la prévention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (5), pp.989-1008. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.555.0989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consentements à payer pour des programmes de prévention sanitaire incluent-ils de l'altruisme ? Enseignements d'une enquête sur la fièvre Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Panaponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (5), pp.923-945. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.555.0923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication among agents: a way to revise beliefs in KD45 Kripke structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shmuel Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (4), pp.477-500. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jancl.14.477-500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (1), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00362-001-0089-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity reduction through new statistical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (2-3), pp.283-299. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0888-613X(00)00040-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health Impact of Outdoor and Traffic related Air Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Künzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Studnicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 356 (9232), pp.795-301. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(00)02653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local to global estimations of confidence in perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cavalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Literacy and Numeracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03461252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overestimate yourself or underestimate others? Two sources of bias in bargaining with joint production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cavalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality of deductible for Yaari's model: a reappraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Mostoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Improve Pupils' Literacy ? A Cost-Effectiveness Analysis of a French Educational Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective beliefs formation and elicitation rules: experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information on intentions to vaccinate in a potential epidemic: swine-origin Influenza A (H1N1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à bien lire : une étude coût efficacité des Actions Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of imprecision attitude and its relation with risk attitude and impatience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de voisinage et localisation : la ségrégation urbaine est-elle inéluctable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tropeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplayer belief revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation syntaxique et sémantique d'un acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude toward imprecise information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impossibility of preference aggregation under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques liés à l’exposition aux retardateurs de flamme dans les meubles rembourrés. Partie 1 - Efficacité contre le risque d’incendie des retardateurs de flamme dans les meubles rembourrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erné-Heintz Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Anses. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Emotions in Decision Involving Catastrophic Risk: Lessons from a Double Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Chichilnisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of the Global Environment Catastrophic Risks in Theory and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Studies in Economic Theory, 978-3-319-31943-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31943-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Waliser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0phrys / Éditions de la Maison des sciences de l'homme, pp.223-244, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs and Dynamic Consistency,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge, Beliefs and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.137-154, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice axioms for a positive value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bourgine, Jean-Pierre Nadal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Chapitre 14, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00502539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7753,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="159B2F5F"/>
+    <w:nsid w:val="EF2598BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7984,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-vergnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6604-4186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090957210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172125681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122406907" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Argaez Corona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368602v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsarafara Rambolarimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2024.105561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2024.06.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Lyk-Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2022.2037829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Darriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Shimizu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scapecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hollard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9509-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9518-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Fleming" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01455" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0691-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2011.08.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tallon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9205-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.11.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hainaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.120.0011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bouglet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560600850150" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0989" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zamir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.14.477-500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0089-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5Q85CCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(00)00040-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R48MN36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#252;nzli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studnicka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02653-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CPLDLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mostoufi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Chichilnisky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319319414#aboutAuthors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31943-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-vergnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6604-4186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090957210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172125681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RgDKqk4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122406907" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Argaez Corona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368602v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavalan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsarafara Rambolarimanana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2024.105561" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2024.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hainguerlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001411" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.05.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Lyk-Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2022.2037829" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huber-Yahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Darriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Shimizu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scapecchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23936-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hollard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9509-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9518-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Fleming" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niw018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.05.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01455" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0691-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econedurev.2011.08.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.11.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tallon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9205-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.614.0723" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hainaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.120.0011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.10.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hayashi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2007.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bouglet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lanzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560600850150" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.06.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0989" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150088v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.555.0923" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zamir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.14.477-500" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0089-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5Q85CCL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-613X(00)00040-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R48MN36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#252;nzli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studnicka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(00)02653-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CPLDLR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Mostoufi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Chichilnisky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319319414#aboutAuthors" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31943-8_24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502539v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>