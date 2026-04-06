--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1377,178 +1377,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation du travail et de ses outils, quelles implications pour la gestion et les organisations ?</w:t>
+                <w:t xml:space="preserve">Qualité de vie au travail et espaces de discussion : quelle mise en débat des instruments de gestion ? Premiers enseignements issus d'une recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544966v1</w:t>
+                <w:t xml:space="preserve">hal-02544950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail et espaces de discussion : quelle mise en débat des instruments de gestion ? Premiers enseignements issus d'une recherche-intervention</w:t>
+                <w:t xml:space="preserve">Digitalisation du travail et de ses outils, quelles implications pour la gestion et les organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544950v1</w:t>
+                <w:t xml:space="preserve">hal-02544966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux et comptabilité sociétale, limites des modèles actuels</w:t>
               </w:r>
@@ -1610,260 +1610,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilité et risques psychosociaux, quelles pistes possibles ?</w:t>
+                <w:t xml:space="preserve">Vices and virtues in controlling psychosocial risks at work, which ways to become a “good” organization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhaguen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544986v1</w:t>
+                <w:t xml:space="preserve">hal-02544981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vices and virtues in controlling psychosocial risks at work, which ways to become a “good” organization?</w:t>
+                <w:t xml:space="preserve">Défricher les chemins vers l'entreprise responsable, le cas de la prévention des Risques Psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhaguen, Netherlands</w:t>
+              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544981v1</w:t>
+                <w:t xml:space="preserve">hal-01907392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défricher les chemins vers l'entreprise responsable, le cas de la prévention des Risques Psychosociaux</w:t>
+                <w:t xml:space="preserve">Comptabilité et risques psychosociaux, quelles pistes possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">12e Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907392v1</w:t>
+                <w:t xml:space="preserve">hal-02544986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The input of Dim Gestes’ symposium to the institutionalization of psychosocial risks prevention within organizations</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077350ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.319.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01752378v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077350ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.319.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01752378v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>