--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -503,191 +503,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management du bonheur au travail est-il du greatwashing ?</w:t>
+                <w:t xml:space="preserve">Gérer le capital humain. D’accord, mais de quoi parle-t-on vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Chakor</w:t>
+                <w:t xml:space="preserve">Clément Carn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 496</w:t>
+              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544888v1</w:t>
+                <w:t xml:space="preserve">hal-02544871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le capital humain. D’accord, mais de quoi parle-t-on vraiment ?</w:t>
+                <w:t xml:space="preserve">Le management du bonheur au travail est-il du greatwashing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carn</w:t>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 376, pp.33-35</w:t>
+              <w:t xml:space="preserve">Liaisons sociales Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544871v1</w:t>
+                <w:t xml:space="preserve">hal-02544888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser un champ institutionnel en phase de structuration : monographie d’une approche de la prévention des risques psychosociaux</w:t>
               </w:r>
@@ -915,51 +915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prévention des risques psychosociaux à la promotion du bonheur au travail : gare au greatwashing !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1163,51 +1163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte de la santé mentale au travail en comptabilité : étude comparative des différentes méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,51 +1396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail et espaces de discussion : quelle mise en débat des instruments de gestion ? Premiers enseignements issus d'une recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1610,260 +1610,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vices and virtues in controlling psychosocial risks at work, which ways to become a “good” organization?</w:t>
+                <w:t xml:space="preserve">Comptabilité et risques psychosociaux, quelles pistes possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhaguen, Netherlands</w:t>
+              <w:t xml:space="preserve">12e Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544981v1</w:t>
+                <w:t xml:space="preserve">hal-02544986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défricher les chemins vers l'entreprise responsable, le cas de la prévention des Risques Psychosociaux</w:t>
+                <w:t xml:space="preserve">Vices and virtues in controlling psychosocial risks at work, which ways to become a “good” organization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhaguen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907392v1</w:t>
+                <w:t xml:space="preserve">hal-02544981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilité et risques psychosociaux, quelles pistes possibles ?</w:t>
+                <w:t xml:space="preserve">Défricher les chemins vers l'entreprise responsable, le cas de la prévention des Risques Psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544986v1</w:t>
+                <w:t xml:space="preserve">hal-01907392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The input of Dim Gestes’ symposium to the institutionalization of psychosocial risks prevention within organizations</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077350ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.319.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01752378v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077350ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.319.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01752378v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>