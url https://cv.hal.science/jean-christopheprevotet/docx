--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Prévotet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésINSA de RennesLaboratoire IETREquipe ASIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christopheprevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6951-4702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075699109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Not Trust Power Management: A Survey on Internal Energy-based Attacks Circumventing Trusted Execution Environments Security Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Integration Solution for LoRaWAN Into 5G System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.16238-16252. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3267502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Power Estimation Techniques in Embedded Systems Hardware: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.3771-3790. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-022-04798-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure proxy MIPv6-based mobility solution for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03097-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the mobility related security challenges in LPWANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.107761. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTL to Transistor Level Power Modelling and Estimation Techniques for FPGA and ASIC: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3003276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media independent solution for mobility management in heterogeneous LPWAN technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.107423. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: A CAD Methodology for High Level Power Estimation Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Based Reconfigurable Tags for Robust Ambient Backscatter Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T. Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1140-1152. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3013239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management With Session Continuity During Handover in LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8), pp.6686-6703. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2985925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ker-ONE A new hypervisor managing FPGA reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.453-467. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.1561-1581. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Partial Reconfiguration Technique on ARM-FPGA Systems in Context of Vertical Handover in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA-based platform for reconfigurable wireless communication systems using partial reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-017-0083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Performance Evaluation of FPGA-Based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 4, pp.2005-2018. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2559781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency analysis of hybrid-ARQ relay-assisted schemes in LTE-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Maaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, 1 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0520-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ACM SIGBED Review - Special Issue on the 6th Workshop on Adaptive and Reconfigurable Embedded Systems (EWiLi 2014), 11 (4), pp.31 - 36. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2724942.2724947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OveRSoC : a Framework for the Exploration of RTOS for RSoC Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.450607. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/450607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Architecture for Pattern Recognition in Gamma-ray Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Triggering in High Energy Physics Experiments Using Hardware Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (5), pp.1010- 1027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Preprocessing for the H1-Level 2 Neural Network Trigger Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Frächtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining signal processing and machine leasing techniques for real time measurement of raindrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (6), pp.1717-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Silicon Area: Co-Product Allocation for a Binning-Aware Carbon Footprint of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Orange county, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Strike: Breaking Approximation-Based Side-Channel Countermeasures for DNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST: International Symposium on Hardware Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Embedded Detection System against Voltage Drop Fault Attacks in Multi-Tenant FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Topography Representation: Improving Impacts of Data Center Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cambridge (MA), US, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757892.3757898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Carbon Footprint of 3D NAND Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brusselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-national Conference on Computing Frontiers (CF’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cagliari (Sardinia), France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706594.3727962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlined Models of CMOS Image Sensors Carbon Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital System Design (DSD) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Online Power Monitoring of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29970-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Early Power Estimation of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 29th IEEE International Conference on Electronics, Circuits &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Training Data Construction using Measurements for High-Level Learning-Based FPGA Power Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management (IC2SPM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated and Centralized Data Generation and Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 Simulator and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, HANOI, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: Spatial modulation based transmission using a reconfigurable antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammel Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications, ICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: artificial neural networks for power and behavioral modeling of arithmetic components in 45nm ASICs technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 16th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHC-Based Solution for Roaming in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14-th International Conference on Broadband and Wireless Computing, Communication and Applications (BWCCA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental ambient backscatter communication using a compact reconfigurable tag antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Selection For IoT-Based Smart Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Joumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling on FPGA: A Neural Model for RT-Level Power Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Computing Frontiers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203217.3204462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Receive Spatial Modulation MIMO scheme for Higher Spectral Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and Measurement of Mobility in DASH7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.532-536, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IP over LPWANs technologies: LoRaWAN, DASH7, NB-IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Sixth International Conference on Digital Information, Networking, and Wireless Communications (DINWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beirut, Lebanon. pp.43-47, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dinwc.2018.8356993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network Based Handover for Multi-RAT Heterogeneous Networks with Learning Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A.-F. Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prevotct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-Centric Systems-on-Chip, ReCoSoC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. pp.8449382, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Extended RASK under Imperfect Channel Estimation and Antenna Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING PARTIAL RECONFIGURATION TECHNIQUE ON ARMFPGA SYSTEMS IN CONTEXT OF VERTICAL HANDOVER IN WIRELESS HETEROGENEOUS NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics (EEETEM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, BEYROUTH, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic power estimation based on switching activity propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FPL.2017.8056783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Estimation on FPGAs Based on Signal Information Propagation Through Digital Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo WIFI-WiMax Vertical Handover on an ARM-FPGA Platform with Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Information Propagation Across Operators for Dynamic Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP, A Bordeaux du 14 au 16 Juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Dynamic Management of Reconfigurable Accelerators in Virtualization Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisor Mechanisms to Manage FPGA Reconfigurable Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Field-Programmable Technology, FPT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modelling of FPGA-based IP blocks using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Ker-ONE: Embedded virtualization approach with dynamic reconfigurable accelerators management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA based platform for automated adaptive wireless communication systems using partial reconfiguration technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Partial Reconfiguration Power Consumption Runtime Measurements Analysis for ZYNQ SoC Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.592--596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receive Antenna Shift Keying Modulation Testbed for Wireless Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, WASHINGTON DC, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7849016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Energy Efficiency Analysis of FPGA-based Wireless Base-band Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP3ES International Workshop on High Performance Energy Efficient Embedded Systems (4th Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time reversal principles to wireless communications: from single user SISO to multiple-user large scale MIMO scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Softcom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Solta Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation de la puissance dynamique de systèmes de communications numériques sans fils pour cible FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Evaluation of LTE Wireless Baseband Processing on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2015.7367265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-NOVA: A Lightweight ARM-based Virtualization Microkernel Supporting Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Parallel and Distributed Processing Symposium Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipdpsw.2015.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Embedded Operating Systems Workshop (EWiLi'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Estimation of FPGA-based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on WIreless Technologies, embedded and intelligent Systems WITS-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel on reconfigurable ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Time Revel MISO OFDM Test-Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless World Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Guidlford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an RTOS on top of a hosted virtual machine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2013 Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cagliari, Italy. pp.290-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Overheads and Latencies of Virtualized RTOS. Proceedings of 8th IEEE International Symposium on Industrial Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Adaptive Coded Modulation in Real Time Partially Reconfigurable Mobile Terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO (Signal Processing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTOS-Based Embedded Software development using Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSPERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension Multiprocesseurs du noyau MicroC/OS-II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a RTOS for MPSoC Dataflow Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Aridhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Symposium on System on Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Finland. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un opérateur reconfigurable de transformée de Fourier Rapide (TFR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRESTI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Reconfigurable Fast Fourier Transform Application to Digital Terrestrial Television Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 19ème Conférence Internationale sur les FPGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Solution for the Level 2 Trigger in Gamma Ray Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Workshop on Advanced Computing and Analysis Techniques in Physics Research (ACAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture matérielle pour implantation de réseaux de neurones en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis MicroElectronics Forum, SAME 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00446942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Fast Fourier Transform Implementation for multi-standards applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zaragova, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network hardware architecture for pattern recognition in the HESS2 project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.343 to 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Exploration of RTOS Dedicated to the Management of Hardware Reconfigurable Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mexico. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Level 2 Trigger System Based on Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, European Union. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur reconfigurable de TV numérique terrestre & mobile multistandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Manifestation des Jeunes Chercheurs Francophones dans le domaine des STIC MAJECSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network hardware architecture for pattern recognition in the HESS2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Belgium. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically recon gurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically reconfigurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring RTOS issues with a high-level model of a reconfigurable SoC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reconfigurable Communication-centric SoC (ReCoSoC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Modelling for Reconfigurable SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Benkhermi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Design of Circuits and Integrated Systems (DCIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisboa, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Level Trigger for HESS Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tluczykont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouchrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Network of Atmospheric Cherenkov Detectors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Palaiseau, France. pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution matérielle pour la mise en oeuvre de réseaux de neurones en physique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La Londe les Maures, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving NN Triggers to Level-1 at LHC Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Solutions for Implementation of neural networks in High Energy Physics Triggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Hardware for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE NPSS Real Time 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Preprocessing for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (United States of America), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H1 Neural Network Trigger Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (united states of america), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTILA -- Addressing security threats to artificial intelligence in approximate computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2025 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Model for RT-Level Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Aware Framework for Fast & Early Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018, PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Handover Algorithm for WIFI-WiMax Systems Using Partial Reconfiguration Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , 2017, Colloque du GDR SOCSIP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast & Early Power Estimation of FPGA-based Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconfigurable FFT : application for digital communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transforms, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, 20 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIT PEDAGOGIQUE pour l'enseignement des microcontrôleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Design of Reconfigurable Embedded Systems: from Modelling to Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardware Architecture [cs.AR]. Université de Rennes1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02415974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Prévotet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésINSA de RennesLaboratoire IETREquipe ASIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christopheprevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6951-4702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075699109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Not Trust Power Management: A Survey on Internal Energy-based Attacks Circumventing Trusted Execution Environments Security Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Integration Solution for LoRaWAN Into 5G System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.16238-16252. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3267502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Power Estimation Techniques in Embedded Systems Hardware: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.3771-3790. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-022-04798-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure proxy MIPv6-based mobility solution for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03097-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTL to Transistor Level Power Modelling and Estimation Techniques for FPGA and ASIC: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3003276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the mobility related security challenges in LPWANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.107761. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media independent solution for mobility management in heterogeneous LPWAN technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.107423. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: A CAD Methodology for High Level Power Estimation Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Based Reconfigurable Tags for Robust Ambient Backscatter Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T. Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1140-1152. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3013239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management With Session Continuity During Handover in LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8), pp.6686-6703. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2985925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ker-ONE A new hypervisor managing FPGA reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.453-467. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.1561-1581. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Partial Reconfiguration Technique on ARM-FPGA Systems in Context of Vertical Handover in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA-based platform for reconfigurable wireless communication systems using partial reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-017-0083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Performance Evaluation of FPGA-Based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 4, pp.2005-2018. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2559781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency analysis of hybrid-ARQ relay-assisted schemes in LTE-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Maaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, 1 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0520-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ACM SIGBED Review - Special Issue on the 6th Workshop on Adaptive and Reconfigurable Embedded Systems (EWiLi 2014), 11 (4), pp.31 - 36. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2724942.2724947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OveRSoC : a Framework for the Exploration of RTOS for RSoC Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.450607. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/450607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Architecture for Pattern Recognition in Gamma-ray Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Triggering in High Energy Physics Experiments Using Hardware Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (5), pp.1010- 1027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Preprocessing for the H1-Level 2 Neural Network Trigger Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Frächtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining signal processing and machine leasing techniques for real time measurement of raindrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (6), pp.1717-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Silicon Area: Co-Product Allocation for a Binning-Aware Carbon Footprint of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Orange county, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Strike: Breaking Approximation-Based Side-Channel Countermeasures for DNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2026 - IEEE International Symposium on Hardware Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Embedded Detection System against Voltage Drop Fault Attacks in Multi-Tenant FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Topography Representation: Improving Impacts of Data Center Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cambridge (MA), US, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757892.3757898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Carbon Footprint of 3D NAND Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brusselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-national Conference on Computing Frontiers (CF’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cagliari (Sardinia), France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706594.3727962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlined Models of CMOS Image Sensors Carbon Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital System Design (DSD) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Online Power Monitoring of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29970-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Early Power Estimation of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 29th IEEE International Conference on Electronics, Circuits &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Training Data Construction using Measurements for High-Level Learning-Based FPGA Power Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management (IC2SPM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated and Centralized Data Generation and Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: Spatial modulation based transmission using a reconfigurable antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammel Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 Simulator and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, HANOI, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: artificial neural networks for power and behavioral modeling of arithmetic components in 45nm ASICs technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 16th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHC-Based Solution for Roaming in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14-th International Conference on Broadband and Wireless Computing, Communication and Applications (BWCCA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications, ICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental ambient backscatter communication using a compact reconfigurable tag antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Selection For IoT-Based Smart Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Joumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling on FPGA: A Neural Model for RT-Level Power Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Computing Frontiers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203217.3204462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Receive Spatial Modulation MIMO scheme for Higher Spectral Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and Measurement of Mobility in DASH7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.532-536, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IP over LPWANs technologies: LoRaWAN, DASH7, NB-IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Sixth International Conference on Digital Information, Networking, and Wireless Communications (DINWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beirut, Lebanon. pp.43-47, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dinwc.2018.8356993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network Based Handover for Multi-RAT Heterogeneous Networks with Learning Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A.-F. Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prevotct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-Centric Systems-on-Chip, ReCoSoC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. pp.8449382, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Extended RASK under Imperfect Channel Estimation and Antenna Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING PARTIAL RECONFIGURATION TECHNIQUE ON ARMFPGA SYSTEMS IN CONTEXT OF VERTICAL HANDOVER IN WIRELESS HETEROGENEOUS NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics (EEETEM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, BEYROUTH, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic power estimation based on switching activity propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FPL.2017.8056783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Estimation on FPGAs Based on Signal Information Propagation Through Digital Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo WIFI-WiMax Vertical Handover on an ARM-FPGA Platform with Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Information Propagation Across Operators for Dynamic Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP, A Bordeaux du 14 au 16 Juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Dynamic Management of Reconfigurable Accelerators in Virtualization Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modelling of FPGA-based IP blocks using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisor Mechanisms to Manage FPGA Reconfigurable Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Field-Programmable Technology, FPT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Ker-ONE: Embedded virtualization approach with dynamic reconfigurable accelerators management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA based platform for automated adaptive wireless communication systems using partial reconfiguration technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Partial Reconfiguration Power Consumption Runtime Measurements Analysis for ZYNQ SoC Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.592--596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receive Antenna Shift Keying Modulation Testbed for Wireless Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, WASHINGTON DC, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7849016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Energy Efficiency Analysis of FPGA-based Wireless Base-band Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP3ES International Workshop on High Performance Energy Efficient Embedded Systems (4th Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time reversal principles to wireless communications: from single user SISO to multiple-user large scale MIMO scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Softcom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Solta Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Evaluation of LTE Wireless Baseband Processing on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2015.7367265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation de la puissance dynamique de systèmes de communications numériques sans fils pour cible FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-NOVA: A Lightweight ARM-based Virtualization Microkernel Supporting Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Parallel and Distributed Processing Symposium Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipdpsw.2015.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Embedded Operating Systems Workshop (EWiLi'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Estimation of FPGA-based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on WIreless Technologies, embedded and intelligent Systems WITS-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel on reconfigurable ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Time Revel MISO OFDM Test-Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless World Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Guidlford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an RTOS on top of a hosted virtual machine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2013 Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cagliari, Italy. pp.290-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Overheads and Latencies of Virtualized RTOS. Proceedings of 8th IEEE International Symposium on Industrial Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Adaptive Coded Modulation in Real Time Partially Reconfigurable Mobile Terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO (Signal Processing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTOS-Based Embedded Software development using Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSPERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension Multiprocesseurs du noyau MicroC/OS-II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a RTOS for MPSoC Dataflow Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Aridhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Symposium on System on Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Finland. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un opérateur reconfigurable de transformée de Fourier Rapide (TFR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRESTI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Reconfigurable Fast Fourier Transform Application to Digital Terrestrial Television Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 19ème Conférence Internationale sur les FPGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Solution for the Level 2 Trigger in Gamma Ray Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Workshop on Advanced Computing and Analysis Techniques in Physics Research (ACAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture matérielle pour implantation de réseaux de neurones en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis MicroElectronics Forum, SAME 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00446942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Fast Fourier Transform Implementation for multi-standards applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zaragova, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network hardware architecture for pattern recognition in the HESS2 project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.343 to 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Exploration of RTOS Dedicated to the Management of Hardware Reconfigurable Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mexico. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Level 2 Trigger System Based on Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, European Union. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur reconfigurable de TV numérique terrestre & mobile multistandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Manifestation des Jeunes Chercheurs Francophones dans le domaine des STIC MAJECSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network hardware architecture for pattern recognition in the HESS2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Belgium. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically recon gurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically reconfigurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring RTOS issues with a high-level model of a reconfigurable SoC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reconfigurable Communication-centric SoC (ReCoSoC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Modelling for Reconfigurable SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Benkhermi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Design of Circuits and Integrated Systems (DCIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisboa, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Level Trigger for HESS Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tluczykont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouchrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Network of Atmospheric Cherenkov Detectors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Palaiseau, France. pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving NN Triggers to Level-1 at LHC Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution matérielle pour la mise en oeuvre de réseaux de neurones en physique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La Londe les Maures, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Solutions for Implementation of neural networks in High Energy Physics Triggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Hardware for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE NPSS Real Time 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H1 Neural Network Trigger Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (united states of america), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Preprocessing for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (United States of America), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTILA -- Addressing security threats to artificial intelligence in approximate computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2025 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Model for RT-Level Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Aware Framework for Fast & Early Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018, PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Handover Algorithm for WIFI-WiMax Systems Using Partial Reconfiguration Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , 2017, Colloque du GDR SOCSIP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast & Early Power Estimation of FPGA-based Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconfigurable FFT : application for digital communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transforms, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, 20 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIT PEDAGOGIQUE pour l'enseignement des microcontrôleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Design of Reconfigurable Embedded Systems: from Modelling to Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardware Architecture [cs.AR]. Université de Rennes1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02415974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0559302"/>
+    <w:nsid w:val="231CB9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christopheprevotet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6951-4702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075699109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04239515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jradi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3267502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Richa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04798-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03097-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Samhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3003276" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ayoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Phan-Huy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kokar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3013239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2985925" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2018.2877382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-017-0083-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2559781" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0520-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724942.2724947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khatchadourian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Denby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kiesling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Pr&#233;votet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#228;chtenicht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casalino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guibert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aubet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757892.3757898" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015578v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brusselmans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3727962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632499v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chossat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29970-4_9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970952" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dardaillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665490" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hmede" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ourir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ayoub" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmede" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798782" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024698" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760342v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203217.3204462" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2877382" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417598" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dinwc.2018.8356993" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A.-F. Rihani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Prevotct" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohanna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377261" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alfadl Rihani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lorandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FPL.2017.8056783" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929187" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376302v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853825" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853806" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413269v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511560v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7849016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2015.7367265" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdpsw.2015.72" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01113215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905758v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aichouch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659279v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537360v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Camarda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525254v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narayanan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522778v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ramanan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404924v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Benkhermi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127367v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tluczykont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouchrif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#246;echtenicht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534367v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534368v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiesling" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021099v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680485v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659372v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02415974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christopheprevotet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6951-4702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075699109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04239515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jradi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3267502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Richa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04798-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03097-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3003276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jradi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Samhat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ayoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Phan-Huy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kokar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3013239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2985925" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2018.2877382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-017-0083-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2559781" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0520-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724942.2724947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khatchadourian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Denby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kiesling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Pr&#233;votet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#228;chtenicht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casalino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aubet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757892.3757898" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015578v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brusselmans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3727962" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632499v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chossat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29970-4_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970952" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dardaillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665490" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ourir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hmede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ayoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024698" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203217.3204462" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722208v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417598" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464846" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901612v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2877382" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dinwc.2018.8356993" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A.-F. Rihani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Prevotct" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohanna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449382" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560934v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alfadl Rihani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613447v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lorandel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FPL.2017.8056783" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929187" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853825" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853806" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7849016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252437v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252129v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2015.7367265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdpsw.2015.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01113215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905758v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113814v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aichouch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Camarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522777v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narayanan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522778v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ramanan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665798v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Benkhermi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tluczykont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouchrif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534363v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534365v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#246;echtenicht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiesling" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534367v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021099v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680485v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659372v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02415974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>