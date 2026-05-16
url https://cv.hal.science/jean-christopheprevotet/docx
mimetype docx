--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Prévotet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésINSA de RennesLaboratoire IETREquipe ASIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christopheprevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6951-4702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075699109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Not Trust Power Management: A Survey on Internal Energy-based Attacks Circumventing Trusted Execution Environments Security Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Integration Solution for LoRaWAN Into 5G System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.16238-16252. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3267502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Power Estimation Techniques in Embedded Systems Hardware: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.3771-3790. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-022-04798-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure proxy MIPv6-based mobility solution for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03097-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTL to Transistor Level Power Modelling and Estimation Techniques for FPGA and ASIC: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3003276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the mobility related security challenges in LPWANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.107761. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media independent solution for mobility management in heterogeneous LPWAN technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.107423. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: A CAD Methodology for High Level Power Estimation Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Based Reconfigurable Tags for Robust Ambient Backscatter Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T. Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1140-1152. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3013239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management With Session Continuity During Handover in LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8), pp.6686-6703. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2985925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ker-ONE A new hypervisor managing FPGA reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.453-467. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.1561-1581. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Partial Reconfiguration Technique on ARM-FPGA Systems in Context of Vertical Handover in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA-based platform for reconfigurable wireless communication systems using partial reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-017-0083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Performance Evaluation of FPGA-Based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 4, pp.2005-2018. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2559781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency analysis of hybrid-ARQ relay-assisted schemes in LTE-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Maaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, 1 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0520-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ACM SIGBED Review - Special Issue on the 6th Workshop on Adaptive and Reconfigurable Embedded Systems (EWiLi 2014), 11 (4), pp.31 - 36. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2724942.2724947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OveRSoC : a Framework for the Exploration of RTOS for RSoC Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.450607. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/450607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Architecture for Pattern Recognition in Gamma-ray Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Triggering in High Energy Physics Experiments Using Hardware Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (5), pp.1010- 1027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Preprocessing for the H1-Level 2 Neural Network Trigger Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Frächtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining signal processing and machine leasing techniques for real time measurement of raindrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (6), pp.1717-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Silicon Area: Co-Product Allocation for a Binning-Aware Carbon Footprint of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Orange county, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Strike: Breaking Approximation-Based Side-Channel Countermeasures for DNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2026 - IEEE International Symposium on Hardware Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Embedded Detection System against Voltage Drop Fault Attacks in Multi-Tenant FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Topography Representation: Improving Impacts of Data Center Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cambridge (MA), US, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757892.3757898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Carbon Footprint of 3D NAND Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brusselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-national Conference on Computing Frontiers (CF’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cagliari (Sardinia), France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706594.3727962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlined Models of CMOS Image Sensors Carbon Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital System Design (DSD) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Online Power Monitoring of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29970-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Early Power Estimation of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 29th IEEE International Conference on Electronics, Circuits &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Training Data Construction using Measurements for High-Level Learning-Based FPGA Power Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management (IC2SPM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated and Centralized Data Generation and Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: Spatial modulation based transmission using a reconfigurable antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammel Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 Simulator and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, HANOI, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: artificial neural networks for power and behavioral modeling of arithmetic components in 45nm ASICs technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 16th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHC-Based Solution for Roaming in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14-th International Conference on Broadband and Wireless Computing, Communication and Applications (BWCCA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications, ICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental ambient backscatter communication using a compact reconfigurable tag antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Selection For IoT-Based Smart Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Joumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling on FPGA: A Neural Model for RT-Level Power Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Computing Frontiers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203217.3204462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Receive Spatial Modulation MIMO scheme for Higher Spectral Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and Measurement of Mobility in DASH7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.532-536, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IP over LPWANs technologies: LoRaWAN, DASH7, NB-IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Sixth International Conference on Digital Information, Networking, and Wireless Communications (DINWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beirut, Lebanon. pp.43-47, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dinwc.2018.8356993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network Based Handover for Multi-RAT Heterogeneous Networks with Learning Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A.-F. Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prevotct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-Centric Systems-on-Chip, ReCoSoC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. pp.8449382, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Extended RASK under Imperfect Channel Estimation and Antenna Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING PARTIAL RECONFIGURATION TECHNIQUE ON ARMFPGA SYSTEMS IN CONTEXT OF VERTICAL HANDOVER IN WIRELESS HETEROGENEOUS NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics (EEETEM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, BEYROUTH, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic power estimation based on switching activity propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FPL.2017.8056783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Estimation on FPGAs Based on Signal Information Propagation Through Digital Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo WIFI-WiMax Vertical Handover on an ARM-FPGA Platform with Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Information Propagation Across Operators for Dynamic Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP, A Bordeaux du 14 au 16 Juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Dynamic Management of Reconfigurable Accelerators in Virtualization Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modelling of FPGA-based IP blocks using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisor Mechanisms to Manage FPGA Reconfigurable Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Field-Programmable Technology, FPT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Ker-ONE: Embedded virtualization approach with dynamic reconfigurable accelerators management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA based platform for automated adaptive wireless communication systems using partial reconfiguration technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Partial Reconfiguration Power Consumption Runtime Measurements Analysis for ZYNQ SoC Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.592--596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receive Antenna Shift Keying Modulation Testbed for Wireless Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, WASHINGTON DC, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7849016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Energy Efficiency Analysis of FPGA-based Wireless Base-band Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP3ES International Workshop on High Performance Energy Efficient Embedded Systems (4th Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time reversal principles to wireless communications: from single user SISO to multiple-user large scale MIMO scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Softcom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Solta Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Evaluation of LTE Wireless Baseband Processing on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2015.7367265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation de la puissance dynamique de systèmes de communications numériques sans fils pour cible FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-NOVA: A Lightweight ARM-based Virtualization Microkernel Supporting Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Parallel and Distributed Processing Symposium Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipdpsw.2015.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Embedded Operating Systems Workshop (EWiLi'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Estimation of FPGA-based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on WIreless Technologies, embedded and intelligent Systems WITS-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel on reconfigurable ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Time Revel MISO OFDM Test-Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless World Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Guidlford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an RTOS on top of a hosted virtual machine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2013 Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cagliari, Italy. pp.290-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Overheads and Latencies of Virtualized RTOS. Proceedings of 8th IEEE International Symposium on Industrial Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Adaptive Coded Modulation in Real Time Partially Reconfigurable Mobile Terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO (Signal Processing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTOS-Based Embedded Software development using Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSPERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension Multiprocesseurs du noyau MicroC/OS-II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a RTOS for MPSoC Dataflow Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Aridhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Symposium on System on Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Finland. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un opérateur reconfigurable de transformée de Fourier Rapide (TFR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRESTI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Reconfigurable Fast Fourier Transform Application to Digital Terrestrial Television Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 19ème Conférence Internationale sur les FPGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Solution for the Level 2 Trigger in Gamma Ray Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Workshop on Advanced Computing and Analysis Techniques in Physics Research (ACAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture matérielle pour implantation de réseaux de neurones en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis MicroElectronics Forum, SAME 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00446942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Fast Fourier Transform Implementation for multi-standards applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zaragova, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network hardware architecture for pattern recognition in the HESS2 project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.343 to 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Exploration of RTOS Dedicated to the Management of Hardware Reconfigurable Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mexico. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Level 2 Trigger System Based on Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, European Union. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur reconfigurable de TV numérique terrestre & mobile multistandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Manifestation des Jeunes Chercheurs Francophones dans le domaine des STIC MAJECSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network hardware architecture for pattern recognition in the HESS2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Belgium. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically recon gurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically reconfigurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring RTOS issues with a high-level model of a reconfigurable SoC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reconfigurable Communication-centric SoC (ReCoSoC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Modelling for Reconfigurable SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Benkhermi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Design of Circuits and Integrated Systems (DCIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisboa, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Level Trigger for HESS Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tluczykont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouchrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Network of Atmospheric Cherenkov Detectors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Palaiseau, France. pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving NN Triggers to Level-1 at LHC Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution matérielle pour la mise en oeuvre de réseaux de neurones en physique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La Londe les Maures, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Solutions for Implementation of neural networks in High Energy Physics Triggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Hardware for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE NPSS Real Time 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H1 Neural Network Trigger Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (united states of america), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Preprocessing for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (United States of America), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTILA -- Addressing security threats to artificial intelligence in approximate computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2025 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Model for RT-Level Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Aware Framework for Fast & Early Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018, PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Handover Algorithm for WIFI-WiMax Systems Using Partial Reconfiguration Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , 2017, Colloque du GDR SOCSIP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast & Early Power Estimation of FPGA-based Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconfigurable FFT : application for digital communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transforms, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, 20 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIT PEDAGOGIQUE pour l'enseignement des microcontrôleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Design of Reconfigurable Embedded Systems: from Modelling to Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardware Architecture [cs.AR]. Université de Rennes1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02415974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Prévotet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésINSA de RennesLaboratoire IETREquipe ASIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christopheprevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6951-4702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075699109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_x91az8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Not Trust Power Management: A Survey on Internal Energy-based Attacks Circumventing Trusted Execution Environments Security Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Integration Solution for LoRaWAN Into 5G System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.16238-16252. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3267502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Power Estimation Techniques in Embedded Systems Hardware: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.3771-3790. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-022-04798-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure proxy MIPv6-based mobility solution for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03097-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the mobility related security challenges in LPWANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.107761. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTL to Transistor Level Power Modelling and Estimation Techniques for FPGA and ASIC: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3003276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media independent solution for mobility management in heterogeneous LPWAN technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.107423. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: A CAD Methodology for High Level Power Estimation Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Based Reconfigurable Tags for Robust Ambient Backscatter Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T. Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1140-1152. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3013239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management With Session Continuity During Handover in LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8), pp.6686-6703. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2985925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ker-ONE A new hypervisor managing FPGA reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.453-467. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.1561-1581. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/comst.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Partial Reconfiguration Technique on ARM-FPGA Systems in Context of Vertical Handover in Wireless Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17781/P002408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA-based platform for reconfigurable wireless communication systems using partial reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13639-017-0083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency analysis of hybrid-ARQ relay-assisted schemes in LTE-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Maaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, 1 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-016-0520-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Performance Evaluation of FPGA-Based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 4, pp.2005-2018. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2559781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ACM SIGBED Review - Special Issue on the 6th Workshop on Adaptive and Reconfigurable Embedded Systems (EWiLi 2014), 11 (4), pp.31 - 36. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2724942.2724947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OveRSoC : a Framework for the Exploration of RTOS for RSoC Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.450607. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/450607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00450258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Architecture for Pattern Recognition in Gamma-ray Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Triggering in High Energy Physics Experiments Using Hardware Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (5), pp.1010- 1027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Preprocessing for the H1-Level 2 Neural Network Trigger Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Frächtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining signal processing and machine leasing techniques for real time measurement of raindrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (6), pp.1717-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Silicon Area: Co-Product Allocation for a Binning-Aware Carbon Footprint of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Orange county, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Strike: Breaking Approximation-Based Side-Channel Countermeasures for DNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2026 - IEEE International Symposium on Hardware Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMOR: Accelerator Runtime Monitoring and cOntrolled identity enfoRcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Embedded Detection System against Voltage Drop Fault Attacks in Multi-Tenant FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Topography Representation: Improving Impacts of Data Center Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotCarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cambridge (MA), US, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757892.3757898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSEC: An Extensible Hypervisor-Assisted Framework for Kernel Rootkit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2025 - 28th Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul, South Korea. pp.431-451, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08124-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of Dynamically Reconfigurable RISC-V Systems: I/O Attack Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual IEEE International Parallel &amp; Distributed Processing Symposium (IEEE IPDPS 2025) : 32nd Reconfigurable Architecture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Carbon Footprint of 3D NAND Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brusselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-national Conference on Computing Frontiers (CF’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cagliari (Sardinia), France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706594.3727962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlined Models of CMOS Image Sensors Carbon Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital System Design (DSD) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Online Power Monitoring of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29970-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Early Power Estimation of FPGA IP Based on Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 29th IEEE International Conference on Electronics, Circuits &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Training Data Construction using Measurements for High-Level Learning-Based FPGA Power Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management (IC2SPM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated and Centralized Data Generation and Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: Spatial modulation based transmission using a reconfigurable antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammel Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 Simulator and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, HANOI, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SCHC in NS-3 and Comparison with 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Telecommunications, ICT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuPow: artificial neural networks for power and behavioral modeling of arithmetic components in 45nm ASICs technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Fanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 16th ACM International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Italy. pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHC-Based Solution for Roaming in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14-th International Conference on Broadband and Wireless Computing, Communication and Applications (BWCCA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental ambient backscatter communication using a compact reconfigurable tag antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Selection For IoT-Based Smart Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Joumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vehicular Adhoc Networks for Smart Cities (IWVSC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling on FPGA: A Neural Model for RT-Level Power Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Computing Frontiers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203217.3204462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Mobile Things: Overview of LoRaWAN, DASH7, and NB-IoT in LPWANs standards and Supported Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2877382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Receive Spatial Modulation MIMO scheme for Higher Spectral Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and Measurement of Mobility in DASH7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.532-536, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IP over LPWANs technologies: LoRaWAN, DASH7, NB-IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Sixth International Conference on Digital Information, Networking, and Wireless Communications (DINWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beirut, Lebanon. pp.43-47, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dinwc.2018.8356993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Network Based Handover for Multi-RAT Heterogeneous Networks with Learning Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A.-F. Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prevotct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-Centric Systems-on-Chip, ReCoSoC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. pp.8449382, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Extended RASK under Imperfect Channel Estimation and Antenna Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLYING PARTIAL RECONFIGURATION TECHNIQUE ON ARMFPGA SYSTEMS IN CONTEXT OF VERTICAL HANDOVER IN WIRELESS HETEROGENEOUS NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mroueh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Electrical and Electronic Engineering, Telecommunication Engineering and Mechatronics (EEETEM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, BEYROUTH, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic power estimation based on switching activity propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Conference on Field Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FPL.2017.8056783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Estimation on FPGAs Based on Signal Information Propagation Through Digital Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Sensors, Networks, Smart and Emerging Technologies (SENSET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo WIFI-WiMax Vertical Handover on an ARM-FPGA Platform with Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Al-Fadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Information Propagation Across Operators for Dynamic Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lorandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP, A Bordeaux du 14 au 16 Juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Dynamic Management of Reconfigurable Accelerators in Virtualization Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervisor Mechanisms to Manage FPGA Reconfigurable Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Field-Programmable Technology, FPT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modelling of FPGA-based IP blocks using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Ker-ONE: Embedded virtualization approach with dynamic reconfigurable accelerators management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARM-FPGA based platform for automated adaptive wireless communication systems using partial reconfiguration technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Partial Reconfiguration Power Consumption Runtime Measurements Analysis for ZYNQ SoC Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Wireless Communication Systems (ISWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Poznan, Poland. pp.592--596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receive Antenna Shift Keying Modulation Testbed for Wireless Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, WASHINGTON DC, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7849016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Power and Energy Efficiency Analysis of FPGA-based Wireless Base-band Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP3ES International Workshop on High Performance Energy Efficient Embedded Systems (4th Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time reversal principles to wireless communications: from single user SISO to multiple-user large scale MIMO scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Softcom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Solta Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Evaluation of LTE Wireless Baseband Processing on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2015.7367265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation de la puissance dynamique de systèmes de communications numériques sans fils pour cible FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-NOVA: A Lightweight ARM-based Virtualization Microkernel Supporting Dynamic Partial Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Parallel and Distributed Processing Symposium Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipdpsw.2015.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel dedicated for dynamic partial reconfiguration on ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Embedded Operating Systems Workshop (EWiLi'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Estimation of FPGA-based Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on WIreless Technologies, embedded and intelligent Systems WITS-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ARM-based Microkernel on Reconfigurable Zynq-7000 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microkernel on reconfigurable ARM-FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC/SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Time Revel MISO OFDM Test-Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless World Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Guidlford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an RTOS on top of a hosted virtual machine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2013 Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cagliari, Italy. pp.290-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Overheads and Latencies of Virtualized RTOS. Proceedings of 8th IEEE International Symposium on Industrial Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Adaptive Coded Modulation in Real Time Partially Reconfigurable Mobile Terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO (Signal Processing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTOS-Based Embedded Software development using Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aichouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSPERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension Multiprocesseurs du noyau MicroC/OS-II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a RTOS for MPSoC Dataflow Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Aridhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Symposium on System on Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Finland. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un opérateur reconfigurable de transformée de Fourier Rapide (TFR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRESTI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Reconfigurable Fast Fourier Transform Application to Digital Terrestrial Television Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 19ème Conférence Internationale sur les FPGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Solution for the Level 2 Trigger in Gamma Ray Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Workshop on Advanced Computing and Analysis Techniques in Physics Research (ACAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture matérielle pour implantation de réseaux de neurones en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis MicroElectronics Forum, SAME 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00446942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Exploration for Dynamic Reconfiguration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaset Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Fast Fourier Transform Implementation for multi-standards applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zaragova, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network hardware architecture for pattern recognition in the HESS2 project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.343 to 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Exploration of RTOS Dedicated to the Management of Hardware Reconfigurable Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mexico. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Level 2 Trigger System Based on Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, European Union. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur reconfigurable de TV numérique terrestre & mobile multistandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale Manifestation des Jeunes Chercheurs Francophones dans le domaine des STIC MAJECSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Network hardware architecture for pattern recognition in the HESS2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanan Ramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Kessal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Belgium. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically recon gurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware task context management for fine grained dynamically reconfigurable architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring RTOS issues with a high-level model of a reconfigurable SoC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reconfigurable Communication-centric SoC (ReCoSoC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Modelling for Reconfigurable SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Benkhermi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Design of Circuits and Integrated Systems (DCIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisboa, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Level Trigger for HESS Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tluczykont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouchrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Network of Atmospheric Cherenkov Detectors VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Palaiseau, France. pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution matérielle pour la mise en oeuvre de réseaux de neurones en physique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSI2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La Londe les Maures, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving NN Triggers to Level-1 at LHC Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Solutions for Implementation of neural networks in High Energy Physics Triggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kiesling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Hardware for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE NPSS Real Time 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Preprocessing for Neural Networks in the H1 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fröechtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (United States of America), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H1 Neural Network Trigger Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Denby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago (united states of america), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTILA -- Addressing security threats to artificial intelligence in approximate computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2025 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Aware Framework for Fast & Early Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018, PhD Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Model for RT-Level Power Estimation on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Handover Algorithm for WIFI-WiMax Systems Using Partial Reconfiguration Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alfadl Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mroue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , 2017, Colloque du GDR SOCSIP 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast & Early Power Estimation of FPGA-based Communications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconfigurable FFT : application for digital communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transforms, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, 20 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIT PEDAGOGIQUE pour l'enseignement des microcontrôleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XVisor extension using a Domain Specific Language to detect Rootkits in Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume – Hiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling for Fast Power Estimation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Design of Reconfigurable Embedded Systems: from Modelling to Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardware Architecture [cs.AR]. Université de Rennes1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02415974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="231CB9EE"/>
+    <w:nsid w:val="84B81F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christopheprevotet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6951-4702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075699109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04239515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jradi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3267502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Richa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04798-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03097-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3003276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jradi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Samhat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ayoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Phan-Huy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kokar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3013239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2985925" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2018.2877382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-017-0083-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2559781" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0520-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724942.2724947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khatchadourian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Denby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kiesling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Pr&#233;votet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#228;chtenicht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casalino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aubet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757892.3757898" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015578v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brusselmans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3727962" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632499v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chossat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29970-4_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970952" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dardaillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665490" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ourir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hmede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ayoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024698" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203217.3204462" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722208v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417598" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464846" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901612v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2877382" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dinwc.2018.8356993" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A.-F. Rihani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Prevotct" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohanna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449382" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560934v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alfadl Rihani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613447v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lorandel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FPL.2017.8056783" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929187" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853825" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853806" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7849016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252437v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252129v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2015.7367265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdpsw.2015.72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01113215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905758v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113814v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aichouch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Camarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522777v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narayanan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522778v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ramanan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665798v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Benkhermi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tluczykont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontaine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouchrif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534363v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534365v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#246;echtenicht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiesling" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534367v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021099v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680485v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659372v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02415974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christopheprevotet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6951-4702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075699109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_x91az8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04239515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Jradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mroue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3267502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Richa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mrou&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-022-04798-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03097-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Samhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3003276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ayoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fanni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palumbo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Phan-Huy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kokar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3013239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2985925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.05.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/comst.2018.2877382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Al-Fadl Rihani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-017-0083-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0520-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2559781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724942.2724947" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khatchadourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Denby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kiesling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Pr&#233;votet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#228;chtenicht" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casalino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jendoubi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bekri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aubet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757892.3757898" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015578v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brusselmans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3727962" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632499v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chossat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29970-4_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970952" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dardaillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ourir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hmede" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ayoub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmede" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798782" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024698" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Joumaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203217.3204462" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2877382" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417598" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464846" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dinwc.2018.8356993" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A.-F. Rihani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Prevotct" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohanna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377261" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alfadl Rihani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lorandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FPL.2017.8056783" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619924v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929187" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481583v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853825" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481573v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853806" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413269v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7849016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2015.7367265" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdpsw.2015.72" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01113215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905758v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aichouch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659345v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Camarda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525254v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narayanan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ramanan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404924v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665798v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534348v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524629v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Benkhermi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tluczykont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontaine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouchrif" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verdier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534364v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534365v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fr&#246;echtenicht" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534367v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiesling" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262917v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560837v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680485v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659248v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659372v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879065v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume &#8211; Hiet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02415974v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>