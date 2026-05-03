--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -1733,261 +1733,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode mécanique pour mesurer la pression de vapeur d'équilibre de l'eau dans un milieu complexe</w:t>
+                <w:t xml:space="preserve">A New Experimental Method to Determine the Sorption Isotherm of a Liquid in a Porous Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338, pp.113-119. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (15), pp.5914-5919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es101377v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532806v1</w:t>
+                <w:t xml:space="preserve">hal-00683869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Experimental Method to Determine the Sorption Isotherm of a Liquid in a Porous Medium</w:t>
+                <w:t xml:space="preserve">Une méthode mécanique pour mesurer la pression de vapeur d'équilibre de l'eau dans un milieu complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (15), pp.5914-5919. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338, pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es101377v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683869v1</w:t>
+                <w:t xml:space="preserve">hal-00532806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water evaporation versus condensation in hygroscopic soils</w:t>
               </w:r>
@@ -2212,506 +2212,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the Drying Kinetics of a Soil Using a Macroscopic Thermodynamic Nonequilibrium of Water Between the Liquid and Vapor Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Chammari</w:t>
+                <w:t xml:space="preserve">Electro-osmsis in gel - Application to Agar-Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Naon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (7), pp.836-843. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (10), pp.782-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373930802135998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449714v1</w:t>
+                <w:t xml:space="preserve">hal-00449679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of the water phase change kinetics in soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+                <w:t xml:space="preserve">Use of mechanics of cohesive granular media for analysis of hardness and vitreousness of wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01050.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449677v1</w:t>
+                <w:t xml:space="preserve">hal-00691868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-osmsis in gel - Application to Agar-Agar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study and modelling of the water phase change kinetics in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (5), pp.939-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01050.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449679v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mechanics of cohesive granular media for analysis of hardness and vitreousness of wheat endosperm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Haddad</w:t>
+                <w:t xml:space="preserve">Interpreting the Drying Kinetics of a Soil Using a Macroscopic Thermodynamic Nonequilibrium of Water Between the Liquid and Vapor Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Naon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.05.009⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (7), pp.836-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373930802135998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691868v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et théorique des transferts dans les sols aux faibles teneurs en eau</w:t>
               </w:r>
@@ -2909,51 +2909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche micromécanique de matériaux granulaires cohésifs en génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,51 +3013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and failure of cohesive granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,51 +3259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique et rupture de milieux granulaires cohésifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saı̈d El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,256 +3510,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and water transport in the coffee bean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Ramirez-Martinez</w:t>
+                <w:t xml:space="preserve">Etude des transferts de pesticides dans les couches superficielles des sols arides ; cas d'un composé modèle : le trichloréthylène (TCE). Simulation des phénomènes de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">28èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683877v1</w:t>
+                <w:t xml:space="preserve">hal-00683932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts de pesticides dans les couches superficielles des sols arides ; cas d'un composé modèle : le trichloréthylène (TCE). Simulation des phénomènes de transfert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ouoba</w:t>
+                <w:t xml:space="preserve">Internal structure and water transport in the coffee bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ramirez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Garcia-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodriguez-Jimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Magdeburg, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683932v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts d'un pesticide dans un sol aride; cas d'un composé modèle : TCE</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts d'eau dans un sol à faible teneur en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Naon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zougmoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,744 +3955,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de phase en milieux poreux : évaporation, condensation, dissolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-equilibrium liquid-gaz phase change in hygroscopic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées d'Etude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Drying Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582914v1</w:t>
+                <w:t xml:space="preserve">hal-00582911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium liquid-gaz phase change in hygroscopic porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale du changement de phase liquide-gaz dans un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drying Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582911v1</w:t>
+                <w:t xml:space="preserve">hal-03361085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du changement de phase liquide-gaz dans un sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des potentiels chimiques en mécanique des milieux complexes. Cas du transport de matière sous contraintes en milieu biphasique, élastique, hygroscopique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361085v1</w:t>
+                <w:t xml:space="preserve">hal-03361087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des potentiels chimiques en mécanique des milieux complexes. Cas du transport de matière sous contraintes en milieu biphasique, élastique, hygroscopique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement de phase en milieux poreux : évaporation, condensation, dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8ème Journées d'Etude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361087v1</w:t>
+                <w:t xml:space="preserve">hal-00582914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation mécanique et électrique d'un milieu poreux : application au gel d'Agar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées d'étude sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583010v1</w:t>
+                <w:t xml:space="preserve">hal-00583005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid phase transport in an elastic porous medium under electric and mechanical actions - Application to agar gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Transfert de phase liquide dans du gel d'Agar-Agar sous chargement hydraulique et électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Oklahoma, United States</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583005v1</w:t>
+                <w:t xml:space="preserve">hal-00583007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de phase liquide dans du gel d'Agar-Agar sous chargement hydraulique et électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Consolidation mécanique et électrique d'un milieu poreux : application au gel d'Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boscus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées d'étude sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583007v1</w:t>
+                <w:t xml:space="preserve">hal-00583010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de phase dans un sol, application à l'atténuation naturelle d'un polluant</w:t>
               </w:r>
@@ -5015,347 +5015,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase change of volatile organic compounds in soil remediation processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between aqueous solution transport and stress/strain in a deformable porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Modelling and Computational Issues in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23, Springer, pp.113-122, 2005, Lecture Notes in Applied and Computational Mechanics, </w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Physicochemical and Electromechanical, Interactions in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125, Springer Netherlands, pp.307-312, 2005, Solid Mechanics and Its Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-32399-6_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3865-8_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583035v1</w:t>
+                <w:t xml:space="preserve">hal-00583026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between aqueous solution transport and stress/strain in a deformable porous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Mechanical, electrical and osmotic consolidation of Agar gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Physicochemical and Electromechanical, Interactions in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanical Modelling and Computational Issues in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 7p, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583026v1</w:t>
+                <w:t xml:space="preserve">hal-00583032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, electrical and osmotic consolidation of Agar gel</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase change of volatile organic compounds in soil remediation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Modelling and Computational Issues in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 7p, 2005</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 23, Springer, pp.113-122, 2005, Lecture Notes in Applied and Computational Mechanics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-32399-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583032v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strains and Stresses Induced by Water Transport in Hygroscopic Elastic Media</w:t>
               </w:r>
@@ -5763,51 +5763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TC8M7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692612" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#305;&#776;d El Youssoufi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01484-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3865-8_35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88FA0A4546EA3C41AD849897D77A46671422C791/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouoba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ouedraogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bawindsom K&#233;br&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouedraogo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboal&#233; Naon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koulidiati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/479327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Salmwend&#233; Tiendrebeogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfa Oumar Dissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Youm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2015.615148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Toguyeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou. K. Ouiminga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.996672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0404-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.07.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0265-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;taboal&#233; Naon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chammari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.720401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Salgado-Cervantes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Garcia-Alvarado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v15.i11.30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101377v" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lozano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9351-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1764F31E6AF4F68EF9B7303747D36BEB76FA073B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Lozano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2009.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-1QSZF09X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boscus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TC8M7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01050.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0AE915AF583A187E64D3719905D943A1B7D6500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802135998" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betaboale Naon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692612" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#305;&#776;d El Youssoufi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01484-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zougmor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez-Jimenes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zougmor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3865-8_35" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88FA0A4546EA3C41AD849897D77A46671422C791/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>