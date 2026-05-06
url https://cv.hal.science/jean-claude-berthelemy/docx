--- v0 (2026-04-02)
+++ v1 (2026-05-06)
@@ -1086,234 +1086,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00506555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses de santé et équité dans l'accès aux services de santé dans les pays en développement</w:t>
+                <w:t xml:space="preserve">Aid and Migration: Substitutes or Complements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Seban</w:t>
+                <w:t xml:space="preserve">Monica Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (1-2, "Santé et développement"), pp.33-71. </w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (10), pp.1589-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edd.231.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2009.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627398v1</w:t>
+                <w:t xml:space="preserve">hal-00364903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aid and Migration: Substitutes or Complements?</w:t>
+                <w:t xml:space="preserve">Dépenses de santé et équité dans l'accès aux services de santé dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Seban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2009.02.002⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1-2, "Santé et développement"), pp.33-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.231.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00364903v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthelemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.12776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maskin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Monga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09991-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beguerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.03.022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.hs01.0109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8268.2011.00288.x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHMMNRVV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou S Sissoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane B Toure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kamate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.02.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Seban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.231.0033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLCW16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2006.00311.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Coulibaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nossek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Doubliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dessus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nahas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthelemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.12776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maskin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Monga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09991-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beguerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2015.03.022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.hs01.0109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8268.2011.00288.x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHMMNRVV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou S Sissoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane B Toure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kamate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.02.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Seban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.231.0033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNLCW16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2006.00311.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Coulibaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nossek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Doubliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dessus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nahas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;guerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>