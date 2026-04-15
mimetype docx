--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -903,248 +903,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03559538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Reduction of Secondary Amides to Imines Catalysed by Schwartz’s Reagent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconium-catalysed hydrosilylation of esters and depolymerisation of polyester plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam J. Donnelly</w:t>
+                <w:t xml:space="preserve">Liam Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (33), pp.e202206170. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (18), pp.6810-6815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202206170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2GC02186B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03571753v1</w:t>
+                <w:t xml:space="preserve">cea-03772514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium-catalysed hydrosilylation of esters and depolymerisation of polyester plastic waste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Reduction of Secondary Amides to Imines Catalysed by Schwartz’s Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Donnelly</w:t>
+                <w:t xml:space="preserve">Liam J. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (18), pp.6810-6815. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (33), pp.e202206170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2GC02186B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202206170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03772514v2</w:t>
+                <w:t xml:space="preserve">cea-03571753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Silyl Triflates and Halides into Hydrosilanes</w:t>
               </w:r>
@@ -1258,408 +1258,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copper(I)‐catalyzed sulfonylative Hiyama cross‐coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+                <w:t xml:space="preserve">The Role of ($^{tBu}$POCOP)Ir(I) and iridium(III) pincer complexes in the catalytic hydrogenolysis of silyl triflates into hydrosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103371⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (41), pp.1786-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03547768v1</w:t>
+                <w:t xml:space="preserve">cea-03547778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of ($^{tBu}$POCOP)Ir(I) and iridium(III) pincer complexes in the catalytic hydrogenolysis of silyl triflates into hydrosilanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Durin</w:t>
+                <w:t xml:space="preserve">Uranyl(VI) Triflate as Catalyst for the Meerwein–Ponndorf–Verley Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Monsigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00576⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 60, pp.16140-16148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03547778v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03384490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl(VI) Triflate as Catalyst for the Meerwein–Ponndorf–Verley Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+                <w:t xml:space="preserve">A copper(I)‐catalyzed sulfonylative Hiyama cross‐coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Monsigny</w:t>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 60, pp.16140-16148. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (72), pp.18047-18053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03384490v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the catalytic hydrogenolysis of chlorosilanes into hydrosilanes with superbases</w:t>
               </w:r>
@@ -1890,321 +1890,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonylation of C-N Bonds in Tertiary Amines Catalyzed by Low Valent Iron Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of SO2 by N/Si+ and N/B Frustrated Lewis Pairs: Experimental and Theoretical Comparison with CO2 Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
+                <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Savourey</w:t>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.10884-10887. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.8118-8126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201903740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02145076v1</w:t>
+                <w:t xml:space="preserve">cea-02101707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of SO2 by N/Si+ and N/B Frustrated Lewis Pairs: Experimental and Theoretical Comparison with CO2 Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonylation of C-N Bonds in Tertiary Amines Catalyzed by Low Valent Iron Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas von Wolff</w:t>
+                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.8118-8126. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.10884-10887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201903740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02101707v1</w:t>
+                <w:t xml:space="preserve">cea-02145076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking C-O Bonds with Uranium: Uranyl Complexes as Selective Catalysts in the Hydrosilylation of Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of Waste Plastics to Monomers and Chemicals Using a Hydrosilylation Strategy Facilitated by Brookhart’s Iridium(III) Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient reductive depolymerization of hardwood and softwood lignins with Brookhart’s iridium(III) catalyst and hydrosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,291 +2626,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01593500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure and Electrochemical Behavior of New RPONOP (R = tBu, iPr) Pincer Complexes of the Fe2+, Co2+, Ni2+ and Zn2+ ions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Savourey</w:t>
+                <w:t xml:space="preserve">Complexes of the tripodal phosphine ligands PhSi(XPPh$_2$)$_3$ (X = CH$_2$, O): synthesis, structure and catalytic activity in the hydroboration of CO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.57-70. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.14774-14788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02135b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01289120v1</w:t>
+                <w:t xml:space="preserve">cea-01369401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes of the tripodal phosphine ligands PhSi(XPPh$_2$)$_3$ (X = CH$_2$, O): synthesis, structure and catalytic activity in the hydroboration of CO$_2$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+                <w:t xml:space="preserve">Synthesis, Structure and Electrochemical Behavior of New RPONOP (R = tBu, iPr) Pincer Complexes of the Fe2+, Co2+, Ni2+ and Zn2+ ions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Genre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.14774-14788. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.57-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6dt02135b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01369401v1</w:t>
+                <w:t xml:space="preserve">cea-01289120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UIII–CN versus UIV–NC Coordination in Tris(silylamide) Complexes</w:t>
               </w:r>
@@ -3391,674 +3391,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-CN versus Ce-NC coordination in trivalent complexes derived from M[N(SiMe3)2]3 (M = Ce, U).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+                <w:t xml:space="preserve">Regioselective and stereospecific deuteration of bioactive aza compounds by the use of ruthenium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taglang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500939t⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.230-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201307930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088471v1</w:t>
+                <w:t xml:space="preserve">hal-00992327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular ruthenium catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic methylation of aromatic amines with formic acid as the unique carbon and hydrogen source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Savourey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201405457⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.14033-14036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC05908E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01157646v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorocene adducts of the neutral 2,2′-bipyridine and its radical anion. Synthesis and crystal structures of [Th(η8-C8H8)2(κ2-bipy)] and [Th(μ-η8:η5-C8H8)2(κ2-bipy)K(py)2]∞</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular ruthenium catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.09.006⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.10466-10470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201405457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187827v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective and stereospecific deuteration of bioactive aza compounds by the use of ruthenium nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thorocene adducts of the neutral 2,2′-bipyridine and its radical anion. Synthesis and crystal structures of [Th(η8-C8H8)2(κ2-bipy)] and [Th(μ-η8:η5-C8H8)2(κ2-bipy)K(py)2]∞</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.526 - 533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201307930⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00992327v1</w:t>
+                <w:t xml:space="preserve">hal-01187827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic methylation of aromatic amines with formic acid as the unique carbon and hydrogen source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+                <w:t xml:space="preserve">U-CN versus Ce-NC coordination in trivalent complexes derived from M[N(SiMe3)2]3 (M = Ce, U).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.14033-14036. </w:t>
+              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (13), pp.6995-7013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC05908E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic500939t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157663v1</w:t>
+                <w:t xml:space="preserve">hal-01088471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Diversity in Cyanido Thorocene Complexes</w:t>
               </w:r>
@@ -4155,51 +4155,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium(IV) Nucleophilic Carbene Complexes</w:t>
+                <w:t xml:space="preserve">Exploring the Uranyl Organometallic Chemistry: From Single to Double Uranium-Carbon Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Berthet</w:t>
@@ -4234,97 +4234,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.2957-2971</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.6162-6165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694177v1</w:t>
+                <w:t xml:space="preserve">hal-00694190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Uranyl Organometallic Chemistry: From Single to Double Uranium-Carbon Bonds</w:t>
+                <w:t xml:space="preserve">Uranium(IV) Nucleophilic Carbene Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Berthet</w:t>
@@ -4359,73 +4359,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.6162-6165</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2957-2971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694190v1</w:t>
+                <w:t xml:space="preserve">hal-00694177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy access to uranium nucleophilic carbene complexes</w:t>
               </w:r>
@@ -5641,294 +5641,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(O$C_{4}$$H_{8}$$)_{2}$][B$Ph_{4}$], the first cationic cyclopentadienyl compound of uranium(III)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy of organouranium compounds in the (+V) and (+IV) oxidation states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Rehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76, pp.211-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874421v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy of organouranium compounds in the (+V) and (+IV) oxidation states</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and crystal structure of [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(O$C_{4}$$H_{8}$$)_{2}$][B$Ph_{4}$], the first cationic cyclopentadienyl compound of uranium(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 533 (1), pp.7--11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06807-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000294v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(N$Me_{2}$)(O$C_{4}$$H_{8}$)][B$Ph_{4}$]</w:t>
               </w:r>
@@ -7075,459 +7075,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerization of oxygenated plastics with silane reagents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecom Concoord 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ax les thermes, France. </w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Talents de la Chimie 2024 organisé par la société chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689185v1</w:t>
+                <w:t xml:space="preserve">cea-04971271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC9 2024 - 9th EuChemS Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journée de l’école doctorale 2MIB 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04971269v1</w:t>
+                <w:t xml:space="preserve">cea-04971285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depolymerization of oxygenated plastics with silane reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Talents de la Chimie 2024 organisé par la société chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Gecom Concoord 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ax les thermes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04971271v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T Cantat</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’école doctorale 2MIB 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">ECC9 2024 - 9th EuChemS Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04971285v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04971269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
@@ -8040,51 +8040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of amides to imines catalyzed by Schwartz's reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam J. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,51 +8239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive depolymerization of wood lignin and waste plastics into chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8468,64 +8468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of C02 activation by Frustrated Lewis Pairs in the catalytic hydroboration of C02 : a view with N/Si+ Frustrated Lewis Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8615,51 +8615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8704,70 +8704,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02351662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI* frustrated Lewis pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mechanistic insight into the hydroboration of CO2 with novel CO2 N/Si+ FLP adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8779,116 +8779,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium ICSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">1st CARISMA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02358553v1</w:t>
+                <w:t xml:space="preserve">cea-02358557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insight into the hydroboration of CO2 with novel CO2 N/Si+ FLP adducts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI* frustrated Lewis pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8900,155 +8900,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CARISMA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">Symposium ICSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02358557v1</w:t>
+                <w:t xml:space="preserve">cea-02358553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction to methanol and methylamines using formic acid as a C-H bond shuttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Savourey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International School on Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Camerino, Italy. </w:t>
@@ -9077,103 +9077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction to methanol using formic acid as a C-H bond shuttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Savourey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
@@ -9202,64 +9202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of CO2 activation by frustrated Lewis pairs in the catalytic hydroboration of CO2: a view with N/Si+ frustrated Lewis pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9323,64 +9323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI+ frustrated Lewis pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,90 +9457,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular ruthenium catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CO2 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
@@ -9569,51 +9569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical recycling of CO2: mechanistic investigations of CO2 conversion to formamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9804,51 +9804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of Carboxamides to Imines Catalyzed by the Schwartz Reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9912,51 +9912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranyl.triflate as selective catalyst in the hydrosilylation of aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10007,51 +10007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive depolymerization of wood lignin and waste plastics into chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,312 +10109,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive depolymerization of waste plastics and lignin using molecular catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">Complexes of tripodal phosphine ligands: synthesis, structure and catalytic activities in the hydroboration of CO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IsySyCat 2017 (International Symposium on Synthesis and Catalysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02340976v1</w:t>
+                <w:t xml:space="preserve">cea-02342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes of tripodal phosphine ligands: synthesis, structure and catalytic activities in the hydroboration of CO$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Cantat</w:t>
+                <w:t xml:space="preserve">Reductive depolymerization of waste plastics and lignin using molecular catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Monsigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IsySyCat 2017 (International Symposium on Synthesis and Catalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02342086v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular organic and organometallic catalysts for C02 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10603,77 +10603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic deoxygenation of alcohols and ketones promoted by a new scandium / hydrosilane system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bousrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10705,398 +10705,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02351505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">f-elements cyanide chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hervé</w:t>
+                <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular Ruthenium catalysts. Application to the methylation of aromatic amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Meeting EUFEN 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">1st CARISMA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02356676v1</w:t>
+                <w:t xml:space="preserve">cea-02356697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI* frustrated Lewis pairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+                <w:t xml:space="preserve">f-elements cyanide chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">COST Meeting EUFEN 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02358554v1</w:t>
+                <w:t xml:space="preserve">cea-02356676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular Ruthenium catalysts. Application to the methylation of aromatic amines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI* frustrated Lewis pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas von Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CARISMA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02356697v1</w:t>
+                <w:t xml:space="preserve">cea-02358554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some advances in organoactinide chemistry with nitrogen and cyanide ligands</w:t>
               </w:r>
@@ -11151,103 +11151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction to methanol and methylamines using formic acid as a C-H bond shuttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Savourey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Pessac, France</w:t>
@@ -11784,77 +11784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A copper(I)-catalyzed sulfonylative Hiyama cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12303,51 +12303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kobylarski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril A. Theulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03029f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03559538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00184E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03571753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J. Donnelly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202206170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03772514v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Donnelly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02186B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03384490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01798" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02101707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02269575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01826077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feghali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03743K" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01593500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Kias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Elkechai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00585" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01369401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Genre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02135b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00692A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jewula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201403206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHS6M42Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52703d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500939t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHMMN5HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.09.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taglang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307930" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFDVX055-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05908E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500252v" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926718M" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5ZCX26HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Sornein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannesa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nockemann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.02.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3H6DSN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909547k" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00168563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617700j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denauwer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wastin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sornein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061751q" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-304C069R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ephritikhine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villiers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(92)83484-Y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSB7CC6T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobylarski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Berthet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654561v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2022-bzr64" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340807v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cantat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03768833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02342086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aloisi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savourey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nasr-Allah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lef&#232;vre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358554v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352716v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361668v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003148v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kobylarski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril A. Theulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03029f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03559538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00184E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03772514v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Donnelly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02186B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03571753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J. Donnelly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202206170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03384490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02101707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901088" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02269575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01826077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feghali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03743K" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01593500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Kias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Elkechai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00585" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01369401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Genre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02135b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00692A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jewula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201403206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHS6M42Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52703d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taglang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307930" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFDVX055-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05908E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405457" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHMMN5HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.09.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500939t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500252v" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926718M" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5ZCX26HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Sornein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannesa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nockemann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.02.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3H6DSN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909547k" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00168563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617700j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denauwer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wastin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sornein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061751q" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-304C069R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ephritikhine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villiers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(92)83484-Y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSB7CC6T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobylarski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Berthet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654561v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2022-bzr64" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340807v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cantat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03768833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02342086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aloisi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savourey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nasr-Allah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lef&#232;vre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356676v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352716v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361668v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003148v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>