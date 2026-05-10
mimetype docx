--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -72,6992 +72,7109 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst‐free depolymerization of aromatic and aliphatic polyesters using Me$_3$SiI</w:t>
+                <w:t xml:space="preserve">State‐of‐the‐Art and Synthetic Challenges for Hydrosilane Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Liu</w:t>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+                <w:t xml:space="preserve">Albane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.e202401379. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202401379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.70978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04969244v1</w:t>
+                <w:t xml:space="preserve">hal-05603729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium(IV)‐catalyzed hydrosilylation of organic carbonates and polycarbonates household wastes into alcohol derivatives</w:t>
+                <w:t xml:space="preserve">Catalyst‐free depolymerization of aromatic and aliphatic polyesters using Me$_3$SiI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril A. Theulier</w:t>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404401⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.e202401379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202401379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04969266v1</w:t>
+                <w:t xml:space="preserve">cea-04969244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free depolymerization of polycaprolactone to silylated monoesters and iodide derivatives using iodosilanes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+                <w:t xml:space="preserve">Zirconium(IV)‐catalyzed hydrosilylation of organic carbonates and polycarbonates household wastes into alcohol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril A. Theulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC03029f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.e202404401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04440582v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04969266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la synthèse de réducteurs renouvelables à base de silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Catalyst-free depolymerization of polycaprolactone to silylated monoesters and iodide derivatives using iodosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (75), pp.11228-11231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC03029f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04440659v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04440582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Chlorosilanes into Hydrosilanes with “Inverse” Frustrated Lewis Pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vers la synthèse de réducteurs renouvelables à base de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 487, pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236744v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04440659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 / 13CO2 Dynamic Exchange in the Formate Complex [(2,9-(tBu) 2-phen)Cu(O2CH)] and Its Catalytic Activity in the Dehydrogenation of Formic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Chlorosilanes into Hydrosilanes with “Inverse” Frustrated Lewis Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu Phung</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (23), pp.3357-3365. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (61), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04440597v1</w:t>
+                <w:t xml:space="preserve">hal-04236744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive depolymerization of polyesters and polycarbonates with hydroboranes by using a lanthanum(III) tris(amide) catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+                <w:t xml:space="preserve">CO2 / 13CO2 Dynamic Exchange in the Formate Complex [(2,9-(tBu) 2-phen)Cu(O2CH)] and Its Catalytic Activity in the Dehydrogenation of Formic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC00184E⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (23), pp.3357-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03559538v1</w:t>
+                <w:t xml:space="preserve">cea-04440597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium-catalysed hydrosilylation of esters and depolymerisation of polyester plastic waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reductive depolymerization of polyesters and polycarbonates with hydroboranes by using a lanthanum(III) tris(amide) catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (18), pp.6810-6815. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (17), pp.2830-2833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2GC02186B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC00184E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03772514v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03559538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Reduction of Secondary Amides to Imines Catalysed by Schwartz’s Reagent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconium-catalysed hydrosilylation of esters and depolymerisation of polyester plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam J. Donnelly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Liam Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (33), pp.e202206170. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (18), pp.6810-6815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202206170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2GC02186B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03571753v1</w:t>
+                <w:t xml:space="preserve">cea-03772514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Silyl Triflates and Halides into Hydrosilanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Reduction of Secondary Amides to Imines Catalysed by Schwartz’s Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
+                <w:t xml:space="preserve">Liam J. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (23), pp.e202200911. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (33), pp.e202206170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202200911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202206170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097568v1</w:t>
+                <w:t xml:space="preserve">cea-03571753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of ($^{tBu}$POCOP)Ir(I) and iridium(III) pincer complexes in the catalytic hydrogenolysis of silyl triflates into hydrosilanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Metal‐Free Catalytic Hydrogenolysis of Silyl Triflates and Halides into Hydrosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (41), pp.1786-1796. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (23), pp.e202200911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202200911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03547778v1</w:t>
+                <w:t xml:space="preserve">hal-04097568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl(VI) Triflate as Catalyst for the Meerwein–Ponndorf–Verley Reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A copper(I)‐catalyzed sulfonylative Hiyama cross‐coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Monsigny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aurélien Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01798⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (72), pp.18047-18053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03384490v1</w:t>
+                <w:t xml:space="preserve">cea-03547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copper(I)‐catalyzed sulfonylative Hiyama cross‐coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+                <w:t xml:space="preserve">The Role of ($^{tBu}$POCOP)Ir(I) and iridium(III) pincer complexes in the catalytic hydrogenolysis of silyl triflates into hydrosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103371⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (41), pp.1786-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03547768v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03547778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the catalytic hydrogenolysis of chlorosilanes into hydrosilanes with superbases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Uranyl(VI) Triflate as Catalyst for the Meerwein–Ponndorf–Verley Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kobylarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Monsigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (17), pp.10855-10861. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 60, pp.16140-16148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03547774v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03384490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–Ligand Cooperativity in H 2 Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Crochet</w:t>
+                <w:t xml:space="preserve">Unlocking the catalytic hydrogenolysis of chlorosilanes into hydrosilanes with superbases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00212⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (17), pp.10855-10861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c01515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432183v1</w:t>
+                <w:t xml:space="preserve">cea-03547774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of SO2 by N/Si+ and N/B Frustrated Lewis Pairs: Experimental and Theoretical Comparison with CO2 Activation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Copper–Ligand Cooperativity in H 2 Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901088⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (13), pp.2064-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02101707v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonylation of C-N Bonds in Tertiary Amines Catalyzed by Low Valent Iron Catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Activation of SO2 by N/Si+ and N/B Frustrated Lewis Pairs: Experimental and Theoretical Comparison with CO2 Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas von Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201903740⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.8118-8126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02145076v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02101707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking C-O Bonds with Uranium: Uranyl Complexes as Selective Catalysts in the Hydrosilylation of Aldehydes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carbonylation of C-N Bonds in Tertiary Amines Catalyzed by Low Valent Iron Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfiq Nasr Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.9025-9033. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.10884-10887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201903740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02269575v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02145076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerization of Waste Plastics to Monomers and Chemicals Using a Hydrosilylation Strategy Facilitated by Brookhart’s Iridium(III) Catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Breaking C-O Bonds with Uranium: Uranyl Complexes as Selective Catalysts in the Hydrosilylation of Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.10481-10488. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.9025-9033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b01842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01826077v1</w:t>
+                <w:t xml:space="preserve">cea-02269575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reductive depolymerization of hardwood and softwood lignins with Brookhart’s iridium(III) catalyst and hydrosilanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Depolymerization of Waste Plastics to Monomers and Chemicals Using a Hydrosilylation Strategy Facilitated by Brookhart’s Iridium(III) Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7GC03743K⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.10481-10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b01842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01760087v1</w:t>
+                <w:t xml:space="preserve">cea-01826077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Properties of Monocyclooctatetraenyl Uranium(IV) and (V) Complexes: Experimental and Relativistic DFT Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient reductive depolymerization of hardwood and softwood lignins with Brookhart’s iridium(III) catalyst and hydrosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Monsigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00585⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 20, pp.1981-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7GC03743K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01593500v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01760087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes of the tripodal phosphine ligands PhSi(XPPh$_2$)$_3$ (X = CH$_2$, O): synthesis, structure and catalytic activity in the hydroboration of CO$_2$</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redox Properties of Monocyclooctatetraenyl Uranium(IV) and (V) Complexes: Experimental and Relativistic DFT Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Kias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Elkechai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt02135b⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (19), pp.3841-3853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01369401v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01593500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure and Electrochemical Behavior of New RPONOP (R = tBu, iPr) Pincer Complexes of the Fe2+, Co2+, Ni2+ and Zn2+ ions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19, pp.57-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01289120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UIII–CN versus UIV–NC Coordination in Tris(silylamide) Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Complexes of the tripodal phosphine ligands PhSi(XPPh$_2$)$_3$ (X = CH$_2$, O): synthesis, structure and catalytic activity in the hydroboration of CO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00034⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.14774-14788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02135b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157630v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01369401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in f-element cyanide chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">UIII–CN versus UIV–NC Coordination in Tris(silylamide) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT00692A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (5), pp.2474-2490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157634v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structural Study of Tetravalent (Zr4+, Hf4+, Ce4+, Th4+, U4+) Metal Complexes with Cyclic Hydroxamic Acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advances in f-element cyanide chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201403206⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.7727-7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT00692A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01157631v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrite complexes of the rare earth elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Structural Study of Tetravalent (Zr4+, Hf4+, Ce4+, Th4+, U4+) Metal Complexes with Cyclic Hydroxamic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Jewula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt52703d⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1529-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201403206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157658v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective and stereospecific deuteration of bioactive aza compounds by the use of ruthenium nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrite complexes of the rare earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201307930⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.4415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt52703d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00992327v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic methylation of aromatic amines with formic acid as the unique carbon and hydrogen source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">U-CN versus Ce-NC coordination in trivalent complexes derived from M[N(SiMe3)2]3 (M = Ce, U).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC05908E⟩</w:t>
+              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (13), pp.6995-7013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500939t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157663v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular ruthenium catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.10466-10470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201405457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorocene adducts of the neutral 2,2′-bipyridine and its radical anion. Synthesis and crystal structures of [Th(η8-C8H8)2(κ2-bipy)] and [Th(μ-η8:η5-C8H8)2(κ2-bipy)K(py)2]∞</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Catalytic methylation of aromatic amines with formic acid as the unique carbon and hydrogen source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.09.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.14033-14036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC05908E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187827v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-CN versus Ce-NC coordination in trivalent complexes derived from M[N(SiMe3)2]3 (M = Ce, U).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+                <w:t xml:space="preserve">Regioselective and stereospecific deuteration of bioactive aza compounds by the use of ruthenium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taglang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.230-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201307930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic500939t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088471v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Diversity in Cyanido Thorocene Complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thorocene adducts of the neutral 2,2′-bipyridine and its radical anion. Synthesis and crystal structures of [Th(η8-C8H8)2(κ2-bipy)] and [Th(μ-η8:η5-C8H8)2(κ2-bipy)K(py)2]∞</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33, pp.2088−2098. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.526 - 533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500252v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157662v1</w:t>
+                <w:t xml:space="preserve">hal-01187827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Uranyl Organometallic Chemistry: From Single to Double Uranium-Carbon Bonds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structural Diversity in Cyanido Thorocene Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.2088−2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500252v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694190v1</w:t>
+                <w:t xml:space="preserve">hal-01157662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium(IV) Nucleophilic Carbene Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.2957-2971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy access to uranium nucleophilic carbene complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Exploring the Uranyl Organometallic Chemistry: From Single to Double Uranium-Carbon Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézailles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.6162-6165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00577186v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination environment of [UO2Br4]2− in ionic liquids and crystal structure of [Bmim]2[UO2Br4]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nockemann</w:t>
+                <w:t xml:space="preserve">Easy access to uranium nucleophilic carbene complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2009.02.027⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (10), pp.2494-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B926718M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00394170v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First reductive dimerization of a polycyclic azine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coordination environment of [UO2Br4]2− in ionic liquids and crystal structure of [Bmim]2[UO2Br4]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Sornein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cannesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nockemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b909547k⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1281-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2009.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492628v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00394170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first cyclopentadienyl complex of uranyl</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">First reductive dimerization of a polycyclic azine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b617700j⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.7613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b909547k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00168563v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure of High Oxidation State Actinide Species: Theoretical and Experimental Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first cyclopentadienyl complex of uranyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.486-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b617700j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00090180v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00168563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl Complexation by Chloride Ions. Formation of a Tetrachlorouranium(VI) Complex in Room Temperature Ionic Liquids [Bmim][Tf$_2$N] and [MeBu$_3$N][Tf$_2$N]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Structure of High Oxidation State Actinide Species: Theoretical and Experimental Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gutierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Sornein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Simoni</w:t>
+                <w:t xml:space="preserve">F. Wastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153, pp.203-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00128982v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00090180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium amides as precursors to cationic and/or pentavalent compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uranyl Complexation by Chloride Ions. Formation of a Tetrachlorouranium(VI) Complex in Room Temperature Ionic Liquids [Bmim][Tf$_2$N] and [MeBu$_3$N][Tf$_2$N]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Sornein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(98)00042-5⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.10419 -10421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic061751q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874419v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00128982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cationic Group 4 metal compounds by protonolysis of amide precursors: crystal structure of [Ti(N$Me_{2}$$)_{3}$(N$C_{5}$$H_{5}$$)_{2}$][B$Ph_{4}$]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Nierlich</w:t>
+                <w:t xml:space="preserve">Uranium amides as precursors to cationic and/or pentavalent compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06701-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 271, pp.144--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(98)00042-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874422v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the ligands on the electronic ground state of organouranium (V) compounds, studied by electron paramagnetic resonance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Synthesis of cationic Group 4 metal compounds by protonolysis of amide precursors: crystal structure of [Ti(N$Me_{2}$$)_{3}$(N$C_{5}$$H_{5}$$)_{2}$][B$Ph_{4}$]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic961496h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 531 (1), pp.115--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06701-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874423v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy of organouranium compounds in the (+V) and (+IV) oxidation states</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the nature of the ligands on the electronic ground state of organouranium (V) compounds, studied by electron paramagnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (25), pp.5931--5936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic961496h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000294v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure of [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(O$C_{4}$$H_{8}$$)_{2}$][B$Ph_{4}$], the first cationic cyclopentadienyl compound of uranium(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 533 (1), pp.7--11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(N$Me_{2}$)(O$C_{4}$$H_{8}$)][B$Ph_{4}$]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy of organouranium compounds in the (+V) and (+IV) oxidation states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Rehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76, pp.211-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01874420v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ring-opening reaction of tetrahydrofuran promoted by a cationic uranium amide compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(N$Me_{2}$)(O$C_{4}$$H_{8}$)][B$Ph_{4}$]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Ephirtikhine</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/CC9960002129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 548 (1), pp.9--16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(97)00053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874425v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U (ν-C8H8)(NEt2 (OC4H8) 2][BPh4]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Novel ring-opening reaction of tetrahydrofuran promoted by a cationic uranium amide compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephirtikhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 18, pp.2129--2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/CC9960002129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-328X(96)06280-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874426v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocyclooctatetraene uranium amide compounds in the+ 4 and+ 5 oxidation states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U (ν-C8H8)(NEt2 (OC4H8) 2][BPh4]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/DT9960000947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 522 (2), pp.249--257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-328X(96)06280-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874424v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of organouranium (V) compounds by oxidation of neutral tetravalent precursors. Crystal structures of [U (\eta-C5Me5)(NMe2) 3 (OC4H8)][BPh4] and [U (\eta-C5Me5) 2 (NEt2) 2][BPh4], the first cationic uranium (V) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Monocyclooctatetraene uranium amide compounds in the+ 4 and+ 5 oxidation states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6, pp.947--953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/DT9960000947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874429v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: amide and chloroamide complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis of organouranium (V) compounds by oxidation of neutral tetravalent precursors. Crystal structures of [U (\eta-C5Me5)(NMe2) 3 (OC4H8)][BPh4] and [U (\eta-C5Me5) 2 (NEt2) 2][BPh4], the first cationic uranium (V) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp.543--544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/DT9950003019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01874428v1</w:t>
+                <w:t xml:space="preserve">hal-01874429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: cyclopentadienyl and cyclooctatetraene complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: amide and chloroamide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 18, pp.3027--3033. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 18, pp.3019--3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/DT9950003019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/DT9950003027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874427v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: cyclopentadienyl and cyclooctatetraene complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.3027--3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/DT9950003027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anionic triscyclopentadienyluranium(III) hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 440 (1-2), pp.53-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0022-328X(92)83484-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7067,2625 +7184,2625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Talents de la Chimie 2024 organisé par la société chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04971271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’école doctorale 2MIB 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04971285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of oxygenated plastics with silane reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecom Concoord 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ax les thermes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC9 2024 - 9th EuChemS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04971269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Homogeneous Catalysis (ISHC Trieste)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04971266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of polyester plastics with iodotrimethylsilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’école doctorale 2MIB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04971291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive depolymerization of polyesters and polycarbonates with hydroboranes by using a lanthanum(III) tris(amide) catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenCat 2022 - 4th International Green Catalysis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive depolymerization of polyesters and polycarbonates with hydroboranes by using a lanthanum(III) tris(amide) catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie de Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hydroboranes from chloroboranes hydrogenolysis and one-pot applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Zwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie de Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of amides to imines catalyzed by Schwartz's reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam J. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenCat 2022 - 4th International Green Catalysis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Rennes, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26434/chemrxiv-2022-bzr64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic study of Copper-catalyzed reversible decarboxylation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie de Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03654225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive depolymerization of wood lignin and waste plastics into chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la Division de Chimie de Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic hydrogenolysis of silyl triflates to hydrosilanes using iridium pincer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Scholl on Organometallic Chemistry “Marcial Moreno Mañas”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of C02 activation by Frustrated Lewis Pairs in the catalytic hydroboration of C02 : a view with N/Si+ Frustrated Lewis Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nouveaux catalyseurs pour la dismutation de l’acide formique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02351662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insight into the hydroboration of CO2 with novel CO2 N/Si+ FLP adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st CARISMA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI* frustrated Lewis pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ICSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction to methanol and methylamines using formic acid as a C-H bond shuttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International School on Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Camerino, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction to methanol using formic acid as a C-H bond shuttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of CO2 activation by frustrated Lewis pairs in the catalytic hydroboration of CO2: a view with N/Si+ frustrated Lewis pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI+ frustrated Lewis pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International School of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Camerino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular ruthenium catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CO2 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical recycling of CO2: mechanistic investigations of CO2 conversion to formamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CO2 forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9695,1954 +9812,1954 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive depolymerization of polyesters and polycarbonates with hydroboranes by using a lanthanum(III) tris(amide) catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kobylarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ICGC - The 9th IUPAC International Conference on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICGC; IUPAC, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03768833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of Carboxamides to Imines Catalyzed by the Schwartz Reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International sur la chimie durable (ISGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03675182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranyl.triflate as selective catalyst in the hydrosilylation of aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive depolymerization of wood lignin and waste plastics into chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Longeville sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes of tripodal phosphine ligands: synthesis, structure and catalytic activities in the hydroboration of CO$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Cantat</w:t>
+                <w:t xml:space="preserve">Reductive depolymerization of waste plastics and lignin using molecular catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Monsigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IsySyCat 2017 (International Symposium on Synthesis and Catalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02342086v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive depolymerization of waste plastics and lignin using molecular catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+                <w:t xml:space="preserve">Complexes of tripodal phosphine ligands: synthesis, structure and catalytic activities in the hydroboration of CO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IsySyCat 2017 (International Symposium on Synthesis and Catalysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02340976v1</w:t>
+                <w:t xml:space="preserve">cea-02342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular organic and organometallic catalysts for C02 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frogneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CARISMA Meeting - Catalytic Routines for Small Molecule Activation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02351127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect synthesis of methyl and alkylamines from CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Nasr-Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CARlsMA Meeting - Catalityc Routines for Small Molecule Activation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02346341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic deoxygenation of alcohols and ketones promoted by a new scandium / hydrosilane system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bousrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monsigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CABiomass-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02351505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular Ruthenium catalysts. Application to the methylation of aromatic amines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">f-elements cyanide chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CARISMA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">COST Meeting EUFEN 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02356697v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">f-elements cyanide chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Efficient disproportionation of formic acid to methanol using molecular Ruthenium catalysts. Application to the methylation of aromatic amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Meeting EUFEN 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">1st CARISMA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02356676v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic CO2 hydroboration with novel CO2 adducts of N/SI* frustrated Lewis pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas von Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some advances in organoactinide chemistry with nitrogen and cyanide ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nitrogen Ligands (6th EuCHEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02352716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction to methanol and methylamines using formic acid as a C-H bond shuttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02358541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of molecular building blocks: cyanide complxes of the f-element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02362660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented reactivity within actinocene complexes of the f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02361668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquo ions of some trivalent actinides: EXAFS data and thermodynamic consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Speciation, Techniques and Facilities for Radioactive Materials at Synchrotron Light Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Grenoble, France. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11652,511 +11769,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free catalytic hydrogenolysis of silyl triflates and halides into hydrosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03540549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A copper(I)-catalyzed sulfonylative Hiyama cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03284987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of (tBuPOCOP)Ir(I) and iridium(III) Pincer Complexes in the Catalytic Hydrogenolysis of Silyl Triflates into Hydrosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03320572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Ligand Cooperativity in H$_2$ Activation Enables the Synthesis of Copper Hydride Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03132894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12303,51 +12420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kobylarski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril A. Theulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03029f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03559538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00184E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03772514v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Donnelly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02186B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03571753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J. Donnelly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202206170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03384490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02101707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901088" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02269575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01826077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feghali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03743K" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01593500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Kias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Elkechai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00585" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01369401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Genre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02135b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00692A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jewula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201403206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHS6M42Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52703d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taglang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307930" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFDVX055-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05908E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405457" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHMMN5HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.09.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500939t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500252v" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926718M" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5ZCX26HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Sornein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannesa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nockemann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.02.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3H6DSN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909547k" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00168563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617700j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denauwer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wastin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sornein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061751q" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-304C069R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ephritikhine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villiers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(92)83484-Y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSB7CC6T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobylarski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Berthet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654561v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2022-bzr64" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340807v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cantat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03768833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02342086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aloisi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346341v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savourey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nasr-Allah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lef&#232;vre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356676v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352716v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361668v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003148v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Durin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Berthet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.70978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kobylarski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401379" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04969266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril A. Theulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03029f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Phung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03559538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00184E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03772514v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Donnelly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02186B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03571753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J. Donnelly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202206170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03384490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monsigny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03547774v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01515" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aloisi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lescot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02101707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas von Wolff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Nasr Allah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savourey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02269575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01826077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feghali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03743K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01593500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Kias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Talbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Elkechai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00585" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01369401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Genre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02135b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouzidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00692A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jewula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201403206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHS6M42Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52703d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500939t" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHMMN5HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05908E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pieters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taglang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFDVX055-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.09.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500252v" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zailles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B926718M" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5ZCX26HB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Sornein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannesa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nockemann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2009.02.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3H6DSN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909547k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00168563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617700j" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denauwer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wastin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sornein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061751q" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-304C069R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000294v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ephritikhine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villiers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(92)83484-Y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SSB7CC6T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobylarski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Berthet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cantat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971269v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04971291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zwart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654561v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2022-bzr64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03654225v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329049v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351662v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358557v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358538v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358558v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Savourey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cantat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03768833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03675182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02342086v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aloisi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savourey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nasr-Allah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lef&#232;vre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bousrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02352716v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540549v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03320572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03132894v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>