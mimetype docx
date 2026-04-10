--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -190,5879 +190,5867 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant volatile organic compounds: Emission and perception in a changing world</w:t>
+                <w:t xml:space="preserve">Petal senescence in cut roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew E Bergman</w:t>
+                <w:t xml:space="preserve">Saretta Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">Guillaume Beaugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Dudareva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonja Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85, pp.102706. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2025.102706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhaf342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042818v1</w:t>
+                <w:t xml:space="preserve">hal-05563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+                <w:t xml:space="preserve">Plant volatile organic compounds: Emission and perception in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Matthew E Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
+                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Dudareva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.102706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2025.102706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208899v1</w:t>
+                <w:t xml:space="preserve">hal-05042818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we like so much the smell of roses: The recipe for the perfect flower</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Mantel</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111635⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940617v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why do we like so much the smell of roses: The recipe for the perfect flower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Adrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjie Li</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueqing Li</w:t>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Yan</w:t>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaotong Shan</w:t>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (2), pp.111635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695917v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Conart</w:t>
+                <w:t xml:space="preserve">Yueqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saclier</w:t>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Tingting Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.N. Paramita</w:t>
+                <w:t xml:space="preserve">Xiaotong Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461925v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">N. Saclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
+                <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
+                <w:t xml:space="preserve">S.N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089556v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pharaoh's snakes of the teasel: New insights into F rancis Darwin's observations</w:t>
+                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vergne</w:t>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Giraud</w:t>
+                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Camuel</w:t>
+                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hermine Billard</w:t>
+                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.4030⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076107v1</w:t>
+                <w:t xml:space="preserve">hal-04089556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">The Pharaoh's snakes of the teasel: New insights into F rancis Darwin's observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Eric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Alicia Camuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
+                <w:t xml:space="preserve">Corinne Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556817v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we really know the scent of roses?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saretta N Paramita</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160807⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502569v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-Based Interaction and Visualization of Spectral Reflectance Images: Application to Vegetation Inspection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do we really know the scent of roses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">Jean-Claude C Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Adrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trémeau</w:t>
+                <w:t xml:space="preserve">Saretta N Paramita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170 (1), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-021-00870-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564365v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
+                <w:t xml:space="preserve">Web-Based Interaction and Visualization of Spectral Reflectance Images: Application to Vegetation Inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Philippe Colantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dégut</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-021-00870-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990985v1</w:t>
+                <w:t xml:space="preserve">hal-03564365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose floral scent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baudino</w:t>
+                <w:t xml:space="preserve">Clément Dégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sun</w:t>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Caissard</w:t>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nairaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Moja</w:t>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1232.12⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695664v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of 2-Phenylethanol in Rose Petals Is Linked to the Expression of One Allele of &amp;lt;i&amp;gt;RhPAAS&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rose floral scent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Roccia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">P. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+                <w:t xml:space="preserve">J.-C. Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Machenaud</w:t>
+                <w:t xml:space="preserve">B. Nairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01468⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1232, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1232.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110096v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthesis of 2-Phenylethanol in Rose Petals Is Linked to the Expression of One Allele of &amp;lt;i&amp;gt;RhPAAS&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">Emilie Cavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Jana Machenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (3), pp.1064-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicolè</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765669v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragrance in roses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Rose Annual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765735v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of four terpene synthases in rose-scented pelargonium cultivars (Pelargonium x hybridum) and evolution of scent in the Pelargonium genus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragrance in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Rose Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882971v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My way: noncanonical biosynthesis pathways for plant volatiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Functional analysis of four terpene synthases in rose-scented pelargonium cultivars (Pelargonium x hybridum) and evolution of scent in the Pelargonium genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Schuurink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637403v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">My way: noncanonical biosynthesis pathways for plant volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+                <w:t xml:space="preserve">Robert C. Schuurink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nybom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (10), pp.884-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630890v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210018v1</w:t>
+                <w:t xml:space="preserve">hal-02630890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botany, agronomy and biotechnology of Pelargonium used for essential oil production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prunier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Demarne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Toulemonde</w:t>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-015-9441-1⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765673v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Botany, agronomy and biotechnology of Pelargonium used for essential oil production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.935-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-015-9441-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735777v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735823v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and gene expression analysis during flower blooming in Rosa chinensis 'Pallida</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Min Chen</w:t>
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongying Jian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (6), pp.525-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632014v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for early intracellular accumulation of volatile compounds during spadix development in Arum italicum L. and preliminary data on some tropical Aroids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome and gene expression analysis during flower blooming in Rosa chinensis 'Pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Leguet</w:t>
+                <w:t xml:space="preserve">Min Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gibernau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
+                <w:t xml:space="preserve">Hongying Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-014-1197-8⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 540 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206136v1</w:t>
+                <w:t xml:space="preserve">hal-02632014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel indirect defence in Brassicaceae: Structure and function of extrafloral nectaries in Brassica juncea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for early intracellular accumulation of volatile compounds during spadix development in Arum italicum L. and preliminary data on some tropical Aroids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Leguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vartika Mathur</w:t>
+                <w:t xml:space="preserve">Laetitia L. Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Wagenaar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sankara Reddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise E. M. Vet</w:t>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02593.x⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (8), pp.623-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-014-1197-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208637v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A novel indirect defence in Brassicaceae: Structure and function of extrafloral nectaries in Brassica juncea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vartika Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Wagenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delbecque</w:t>
+                <w:t xml:space="preserve">A. Sankara Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Palle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
+                <w:t xml:space="preserve">Louise E. M. Vet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.528 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02593.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749471v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735797v1</w:t>
+                <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of volatile organic compounds, morphology and pigments of globeflowers in the attraction of their specific pollinating flies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dötterl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03317.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996742v1</w:t>
+                <w:t xml:space="preserve">hal-04735797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of volatile organic compounds, morphology and pigments of globeflowers in the attraction of their specific pollinating flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Valot</w:t>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicolé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
+                <w:t xml:space="preserve">Stefan Dötterl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2009.10.004⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188 (2), pp.451-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735811v1</w:t>
+                <w:t xml:space="preserve">hal-01996742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bergougnoux</w:t>
+                <w:t xml:space="preserve">Nadine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Caissard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+                <w:t xml:space="preserve">Florence Nicolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 450 (1-2), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189101v1</w:t>
+                <w:t xml:space="preserve">hal-04735811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226 (4), pp.853-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00188391v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (6), pp.525-526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04735828v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00188391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and histochemical analysis of 'Quatre Saisons Blanc Mousseux', a moss rose of the Rosa x damascena group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (2), pp.231-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcj034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00080719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile promoter for the expression of proteins in glandular and non-glandular trichomes from a variety of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Gutiérrez-Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (419), pp.2487-2494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eri241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00080737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretion mechanisms of volatile organic compounds in specialized cells of aromatic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00081423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of production and emission of pollinator attractant on whole leaves of Chamaerops humilis ( Arecaceae )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Meekijjironenroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91 (8), pp.1190-1199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.91.8.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered monoterpene composition in transgenic mint following the introduction of 4S-limonene synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (7-8), pp.603-614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0981-9428(01)01273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium-mediated transformation of lavandin (Lavandula x intermedia Emeric ex Loiseleur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8, pp.335-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008948113305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient method for in vitro shoot regeneration from leaves of lavandin ( Lavandula ×× intermedia Emeric ex Loiseleur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (5), pp.429-433. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002990050598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of Mentha spicata and Mentha arvensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 57 (1), pp.75-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1006280521212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency transformation of peppermint (Mentha × piperita L.) with Agrobacterium tumefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Diemer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 136 (1), pp.101-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00107-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ detection of expression of the gus reporter gene in transgenic plants: ten years of blue genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Azmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elmmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 5, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious localizations of diX-indigo microcrystals generated by the histochemical GUS assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rembur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Azmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chriqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3 (3), pp.176-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01973985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6072,104 +6060,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum des roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne, 103 pp, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6179,600 +6167,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du parfum des églantiers à celui des roses coupées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fouilland E. &amp; Gourmelon F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l'environnement, des solutions pour innover.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.95-97, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of scent genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natalia Dudareva; Eran Pichersky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of plant volatiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC press, 2020, 9781138316492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429455612-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils chimiques, bio-informatiques et bases de données en écologie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-1-78405-186-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. M. Smulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. S. Koning-Boucoiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. W. Gitonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. A. Krens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wild crop relatives: genomic and breeding resources : Plantation and ornamental crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 303 p., 2011, 978-3-642-21200-0 978-3-642-21201-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21201-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropropagation of Gerbera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Reynoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chriqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-tech and micropropagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Springer verlag, 1997, Biotechnology in Agriculture and Forestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6840,51 +6828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DD71106"/>
+    <w:nsid w:val="BB27242F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7071,51 +7059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-caissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7938-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096695404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Bergman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude C Caissard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N Paramita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160807" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00870-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Schuurink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blerot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demarne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulemonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9441-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCQWFMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartika Mathur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wagenaar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankara Reddy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. M. Vet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02593.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Guti&#233;rrez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gotor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00081423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Caissard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Meekijjironenroj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Anstett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.8.1190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Diemer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chalchat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01273-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP3F577-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC4WK3SF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765685v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diemer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006280521212" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45KXJ09F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00107-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TC9MLK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689399v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guivarc'H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmmayan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765701v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc'H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rembur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01973985" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV9ZST4S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765750v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765726v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429455612-14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809925v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Smulders" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. S. Koning-Boucoiran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Gitonga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Krens" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-caissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7938-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096695404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta Paramita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Meilland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Bergman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude C Caissard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N Paramita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00870-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Schuurink" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blerot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demarne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulemonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9441-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCQWFMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartika Mathur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wagenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankara Reddy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. M. Vet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02593.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Guti&#233;rrez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gotor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri241" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00081423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Caissard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Meekijjironenroj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Anstett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.8.1190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Diemer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chalchat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01273-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP3F577-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050598" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC4WK3SF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diemer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006280521212" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45KXJ09F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00107-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TC9MLK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guivarc'H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmmayan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rembur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01973985" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV9ZST4S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429455612-14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Smulders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. S. Koning-Boucoiran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Gitonga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Krens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839089v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>