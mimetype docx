--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -324,563 +324,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant volatile organic compounds: Emission and perception in a changing world</w:t>
+                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew E Bergman</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85, pp.102706. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2025.102706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042818v1</w:t>
+                <w:t xml:space="preserve">hal-05208899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+                <w:t xml:space="preserve">Plant volatile organic compounds: Emission and perception in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Matthew E Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
+                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia Dudareva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.102706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2025.102706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208899v1</w:t>
+                <w:t xml:space="preserve">hal-05042818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we like so much the smell of roses: The recipe for the perfect flower</w:t>
+                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Adrar</w:t>
+                <w:t xml:space="preserve">Hongjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Yueqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Mantel</w:t>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
+                <w:t xml:space="preserve">Tingting Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Xiaotong Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (2), pp.111635. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940617v1</w:t>
+                <w:t xml:space="preserve">hal-04695917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
+                <w:t xml:space="preserve">Why do we like so much the smell of roses: The recipe for the perfect flower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjie Li</w:t>
+                <w:t xml:space="preserve">Inès Adrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueqing Li</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Yan</w:t>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Bao</w:t>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaotong Shan</w:t>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (2), pp.111635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695917v1</w:t>
+                <w:t xml:space="preserve">hal-04940617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
               </w:r>
@@ -1026,51 +1026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing-Qi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,421 +1262,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do we really know the scent of roses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude C Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Adrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saretta N Paramita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170 (1), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556817v1</w:t>
+                <w:t xml:space="preserve">hal-04502569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we really know the scent of roses?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web-Based Interaction and Visualization of Spectral Reflectance Images: Application to Vegetation Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude C Caissard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saretta N Paramita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160807⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-021-00870-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502569v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-Based Interaction and Visualization of Spectral Reflectance Images: Application to Vegetation Inspection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colantoni</w:t>
+                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
+                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trémeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-021-00870-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564365v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
               </w:r>
@@ -2058,1761 +2058,1773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragrance in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Rose Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+                <w:t xml:space="preserve">hal-04765735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129, pp.21-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragrance in roses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional analysis of four terpene synthases in rose-scented pelargonium cultivars (Pelargonium x hybridum) and evolution of scent in the Pelargonium genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Rose Annual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765735v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of four terpene synthases in rose-scented pelargonium cultivars (Pelargonium x hybridum) and evolution of scent in the Pelargonium genus</w:t>
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Blerot</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Prunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01435⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882971v1</w:t>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My way: noncanonical biosynthesis pathways for plant volatiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Schuurink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (10), pp.884-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Botany, agronomy and biotechnology of Pelargonium used for essential oil production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+                <w:t xml:space="preserve">B. Blerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nybom</w:t>
+                <w:t xml:space="preserve">C. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.935-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-015-9441-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630890v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Roccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botany, agronomy and biotechnology of Pelargonium used for essential oil production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Prunier</w:t>
+                <w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Demarne</w:t>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Toulemonde</w:t>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-015-9441-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765673v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (6), pp.525-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735777v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome and gene expression analysis during flower blooming in Rosa chinensis 'Pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongying Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 540 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735823v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and gene expression analysis during flower blooming in Rosa chinensis 'Pallida</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Evidence for early intracellular accumulation of volatile compounds during spadix development in Arum italicum L. and preliminary data on some tropical Aroids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Leguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (8), pp.623-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-014-1197-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632014v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for early intracellular accumulation of volatile compounds during spadix development in Arum italicum L. and preliminary data on some tropical Aroids.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
+                <w:t xml:space="preserve">A novel indirect defence in Brassicaceae: Structure and function of extrafloral nectaries in Brassica juncea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vartika Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Wagenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sankara Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise E. M. Vet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-014-1197-8⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.528 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02593.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206136v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel indirect defence in Brassicaceae: Structure and function of extrafloral nectaries in Brassica juncea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise E. M. Vet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02593.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208637v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3835,2116 +3847,1982 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749471v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
+                <w:t xml:space="preserve">The role of volatile organic compounds, morphology and pigments of globeflowers in the attraction of their specific pollinating flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dötterl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188 (2), pp.451-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735797v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of volatile organic compounds, morphology and pigments of globeflowers in the attraction of their specific pollinating flies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+                <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03317.x⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 450 (1-2), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996742v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (6), pp.525-526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04735811v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00188391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 226 (4), pp.853-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">A versatile promoter for the expression of proteins in glandular and non-glandular trichomes from a variety of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Gutiérrez-Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (419), pp.2487-2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00188391v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00080737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and histochemical analysis of 'Quatre Saisons Blanc Mousseux', a moss rose of the Rosa x damascena group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (2), pp.231-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcj034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00080719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile promoter for the expression of proteins in glandular and non-glandular trichomes from a variety of plants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secretion mechanisms of volatile organic compounds in specialized cells of aromatic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Gotor</w:t>
+                <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Research Developments in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00080737v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00081423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion mechanisms of volatile organic compounds in specialized cells of aromatic plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of production and emission of pollinator attractant on whole leaves of Chamaerops humilis ( Arecaceae )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Meekijjironenroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Research Developments in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91 (8), pp.1190-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.91.8.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00081423v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of production and emission of pollinator attractant on whole leaves of Chamaerops humilis ( Arecaceae )</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie‐charlotte Anstett</w:t>
+                <w:t xml:space="preserve">Altered monoterpene composition in transgenic mint following the introduction of 4S-limonene synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.91.8.1190⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (7-8), pp.603-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(01)01273-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765676v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered monoterpene composition in transgenic mint following the introduction of 4S-limonene synthase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+                <w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of Mentha spicata and Mentha arvensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0981-9428(01)01273-6⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 57 (1), pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1006280521212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765678v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium-mediated transformation of lavandin (Lavandula x intermedia Emeric ex Loiseleur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8, pp.335-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1008948113305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and efficient method for in vitro shoot regeneration from leaves of lavandin ( Lavandula ×× intermedia Emeric ex Loiseleur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (5), pp.429-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002990050598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of Mentha spicata and Mentha arvensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High efficiency transformation of peppermint (Mentha × piperita L.) with Agrobacterium tumefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Diemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Caissard</w:t>
+                <w:t xml:space="preserve">O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1006280521212⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 136 (1), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00107-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765685v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency transformation of peppermint (Mentha × piperita L.) with Agrobacterium tumefaciens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Colson</w:t>
+                <w:t xml:space="preserve">In situ detection of expression of the gus reporter gene in transgenic plants: ten years of blue genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guivarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elmmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5, pp.281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04765692v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ detection of expression of the gus reporter gene in transgenic plants: ten years of blue genes</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Spurious localizations of diX-indigo microcrystals generated by the histochemical GUS assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,51 +5952,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum des roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6181,51 +6059,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du parfum des églantiers à celui des roses coupées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6280,51 +6158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of scent genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6401,51 +6279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6656,51 +6534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Reynoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chriqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6828,51 +6706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB27242F"/>
+    <w:nsid w:val="EE8AC773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7059,51 +6937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-caissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7938-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096695404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta Paramita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Meilland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Bergman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude C Caissard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N Paramita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00870-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Schuurink" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blerot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demarne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulemonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9441-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCQWFMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartika Mathur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wagenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankara Reddy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. M. Vet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02593.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Guti&#233;rrez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gotor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri241" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00081423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Caissard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Meekijjironenroj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Anstett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.8.1190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Diemer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chalchat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01273-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP3F577-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050598" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC4WK3SF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diemer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006280521212" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45KXJ09F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00107-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TC9MLK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guivarc'H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmmayan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rembur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01973985" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV9ZST4S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429455612-14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Smulders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. S. Koning-Boucoiran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Gitonga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Krens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839089v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-caissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7938-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096695404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta Paramita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Meilland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Bergman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude C Caissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N Paramita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160807" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00870-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCB5G3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Schuurink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blerot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demarne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulemonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9441-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCQWFMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartika Mathur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wagenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankara Reddy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. M. Vet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02593.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Guti&#233;rrez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gotor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00081423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Caissard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Meekijjironenroj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Anstett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.8.1190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Diemer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chalchat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01273-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP3F577-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diemer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006280521212" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45KXJ09F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050598" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC4WK3SF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00107-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TC9MLK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guivarc'H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmmayan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rembur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01973985" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV9ZST4S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429455612-14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Smulders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. S. Koning-Boucoiran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Gitonga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Krens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839089v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>