--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -592,295 +592,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
+                <w:t xml:space="preserve">Why do we like so much the smell of roses: The recipe for the perfect flower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjie Li</w:t>
+                <w:t xml:space="preserve">Inès Adrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueqing Li</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Yan</w:t>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Bao</w:t>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaotong Shan</w:t>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (2), pp.111635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695917v1</w:t>
+                <w:t xml:space="preserve">hal-04940617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we like so much the smell of roses: The recipe for the perfect flower</w:t>
+                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Adrar</w:t>
+                <w:t xml:space="preserve">Hongjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Yueqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Mantel</w:t>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
+                <w:t xml:space="preserve">Tingting Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Xiaotong Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (2), pp.111635. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940617v1</w:t>
+                <w:t xml:space="preserve">hal-04695917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
               </w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we really know the scent of roses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude C Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Adrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,255 +2058,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragrance in roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Rose Annual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765735v1</w:t>
+                <w:t xml:space="preserve">hal-04765669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huijun Yan</w:t>
+                <w:t xml:space="preserve">Fragrance in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Rose Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04765669v1</w:t>
+                <w:t xml:space="preserve">hal-04765735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of four terpene synthases in rose-scented pelargonium cultivars (Pelargonium x hybridum) and evolution of scent in the Pelargonium genus</w:t>
               </w:r>
@@ -3226,64 +3226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and gene expression analysis during flower blooming in Rosa chinensis 'Pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,51 +6706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE8AC773"/>
+    <w:nsid w:val="8FC6232C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6937,51 +6937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-caissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7938-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096695404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta Paramita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Meilland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Bergman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude C Caissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N Paramita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160807" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00870-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCB5G3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Schuurink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blerot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demarne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulemonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9441-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCQWFMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartika Mathur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wagenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankara Reddy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. M. Vet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02593.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Guti&#233;rrez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gotor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00081423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Caissard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Meekijjironenroj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Anstett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.8.1190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Diemer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chalchat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01273-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP3F577-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diemer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006280521212" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45KXJ09F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050598" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC4WK3SF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00107-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TC9MLK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guivarc'H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmmayan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rembur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01973985" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV9ZST4S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429455612-14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Smulders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. S. Koning-Boucoiran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Gitonga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Krens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839089v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-caissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7938-3101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096695404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta Paramita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Meilland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf342" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Bergman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude C Caissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N Paramita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160807" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colantoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00870-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCB5G3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Schuurink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blerot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demarne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulemonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9441-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCQWFMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartika Mathur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wagenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankara Reddy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. M. Vet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02593.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Guti&#233;rrez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gotor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00080719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00081423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Caissard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Meekijjironenroj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Anstett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.91.8.1190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Diemer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chalchat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01273-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP3F577-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diemer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006280521212" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45KXJ09F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dronne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050598" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC4WK3SF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00107-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TC9MLK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guivarc'H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmmayan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rembur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01973985" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV9ZST4S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429455612-14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Smulders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. S. Koning-Boucoiran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Gitonga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Krens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21201-7_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839089v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meynet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>