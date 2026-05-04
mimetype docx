--- v0 (2026-03-10)
+++ v1 (2026-05-04)
@@ -783,2302 +783,2302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermetallics of 4:4:1 and 3:3:1 series in La–(Co,Ni)–M (M = Bi, Pb, Te, Sb, Sn and Ga, Al) systems and their properties</w:t>
+                <w:t xml:space="preserve">Crystal chemistry of the solid solutions based on β-Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalii Shtender</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Volodymyr Smetana</w:t>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173767⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267, pp.119738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563665v1</w:t>
+                <w:t xml:space="preserve">hal-04666854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal chemistry of the solid solutions based on β-Mn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Pt system based on the NACEF approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fiorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119738⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.102665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666854v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Pt system based on the NACEF approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restructuring disorder: transformation from the antiferromagnetic order in Fe 2 VSi to the ferromagnetic state in FeRuVSi by substitution of a non-magnetic element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Siblani</w:t>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Joubert</w:t>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4TC02267J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687349v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring disorder: transformation from the antiferromagnetic order in Fe 2 VSi to the ferromagnetic state in FeRuVSi by substitution of a non-magnetic element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermetallics of 4:4:1 and 3:3:1 series in La–(Co,Ni)–M (M = Bi, Pb, Te, Sb, Sn and Ga, Al) systems and their properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+                <w:t xml:space="preserve">Volodymyr Smetana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">Anatolii Kravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+                <w:t xml:space="preserve">Łukasz Gondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 982, pp.173767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4TC02267J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728488v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spin polarization in the disordered quaternary Heusler alloy FeMnVGa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-Driven Score-Based Models for Generating Stable Structures with Adaptive Crystal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+                <w:t xml:space="preserve">Arsen Sultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+                <w:t xml:space="preserve">Tabea Rebafka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shovan Dan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (22), pp.6986-6997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181900v1</w:t>
+                <w:t xml:space="preserve">hal-04469812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7615-7627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182141v1</w:t>
+                <w:t xml:space="preserve">hal-04297452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moll</w:t>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamidou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Alleno</w:t>
+                <w:t xml:space="preserve">Anis Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974626v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 942, pp.169123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297452v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Score-Based Models for Generating Stable Structures with Adaptive Crystal Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arsen Sultanov</w:t>
+                <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 937, pp.168353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469812v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dottor</w:t>
+                <w:t xml:space="preserve">Investigations of the Mn–Ni–Sm ternary system by means of anomalous X-ray diffraction, X-ray absorption and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 937, pp.168353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 939, pp.168682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246782v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the Mn–Ni–Sm ternary system by means of anomalous X-ray diffraction, X-ray absorption and DFT calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
+                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Provost</w:t>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 939, pp.168682. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252334v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical reassessment of the H-Nb system and experimental investigation and thermodynamic modeling of the H-Nb-Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dottor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.102617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313220v1</w:t>
+                <w:t xml:space="preserve">hal-04246786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical reassessment of the H-Nb system and experimental investigation and thermodynamic modeling of the H-Nb-Zr system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dottor</w:t>
+                <w:t xml:space="preserve">Honeycomb Constructs in the La–Ni Intermetallics: Controlling Dimensionality via p -Element Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Gondek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Przewoźnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102617⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (37), pp.14843-14851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246786v2</w:t>
+                <w:t xml:space="preserve">hal-04294532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeycomb Constructs in the La–Ni Intermetallics: Controlling Dimensionality via p -Element Substitution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach to the compound energy formalism (NACEF) Part II. Thermodynamic modelling of the Al–Nb system supported by first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Gondek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janusz Przewoźnik</w:t>
+                <w:t xml:space="preserve">J.M. Fiorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.A.P. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00502⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.102522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294532v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to the compound energy formalism (NACEF) Part II. Thermodynamic modelling of the Al–Nb system supported by first-principles calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.A.A.P. da Silva</w:t>
+                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.102522. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246773v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Site occupancies in a chemically complex σ-phase from the high-entropy Cr–Mn–Fe–Co–Ni system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yordan Kalchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.119277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375113v1</w:t>
+                <w:t xml:space="preserve">hal-04246769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site occupancies in a chemically complex σ-phase from the high-entropy Cr–Mn–Fe–Co–Ni system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fantin</w:t>
+                <w:t xml:space="preserve">Chemical Composition of Lithiated Nitrodonickelates Li 3– xy Ni x N: Evidence of the Intermediate Valence of Nickel Ions from Ion Beam Analysis and Ab Initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rico Zehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119277⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (39), pp.16013-16020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246769v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition of Lithiated Nitrodonickelates Li 3– xy Ni x N: Evidence of the Intermediate Valence of Nickel Ions from Ion Beam Analysis and Ab Initio Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">High spin polarization in the disordered quaternary Heusler alloy FeMnVGa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (39), pp.16013-16020. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228615v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
               </w:r>
@@ -3198,77 +3198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting structural disorder and robust spin-polarization in half-metallic FeMnVAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3332,77 +3332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modeling of Cr and Cr–H systems up to high temperatures and high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (55), pp.23293-23309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3564,317 +3564,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Lu's (2005) high pressure model for improved high pressure/high temperature extrapolations. Part I: modeling of platinum at high pressure/high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">What is the Enthalpy Contribution to the Stabilization of the Co–Cr–Fe–Mn–Ni Faced-centered Cubic Solid Solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Deffrennes</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2021.102304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-021-00922-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295408v1</w:t>
+                <w:t xml:space="preserve">hal-03384670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Enthalpy Contribution to the Stabilization of the Co–Cr–Fe–Mn–Ni Faced-centered Cubic Solid Solution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bracq</w:t>
+                <w:t xml:space="preserve">Modification of Lu's (2005) high pressure model for improved high pressure/high temperature extrapolations. Part I: modeling of platinum at high pressure/high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+                <w:t xml:space="preserve">G. Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11669-021-00922-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2021.102304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384670v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised deep learning prediction of the formation enthalpy of complex phases using a DFT database: the σ−phase as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 201, pp.110864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3902,317 +3902,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study, first-principles calculation and thermodynamic modelling of the Cr–Fe–Nb–Sn–Zr quinary system for application as cladding materials in nuclear reactors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of Lu's (2005) high pressure model for improved high pressure/high temperature extrapolations. Part II: modeling of osmium-platinum system at high pressure/high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lafaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">Kirill V Yusenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152692⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2021.102311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145651v2</w:t>
+                <w:t xml:space="preserve">hal-03295413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Lu's (2005) high pressure model for improved high pressure/high temperature extrapolations. Part II: modeling of osmium-platinum system at high pressure/high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Experimental study, first-principles calculation and thermodynamic modelling of the Cr–Fe–Nb–Sn–Zr quinary system for application as cladding materials in nuclear reactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kirill V Yusenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74, pp.102311. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 544, pp.152692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2021.102311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295413v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of the Fe-Sn-Zr system based on new experiments and first- principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 821, pp.153200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4331,343 +4331,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">TbMgNi 4- x Co x –(H,D) 2 System. I: Synthesis, Hydrogenation Properties, and Crystal and Electronic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii V Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Alleno</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Yu. Zavaliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007720v1</w:t>
+                <w:t xml:space="preserve">hal-02436455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TbMgNi 4- x Co x –(H,D) 2 System. I: Synthesis, Hydrogenation Properties, and Crystal and Electronic Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roman Denys</w:t>
+                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihor Yu. Zavaliy</w:t>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (1), pp.196-204. </w:t>
+              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.813-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436455v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. V. B. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4846,2277 +4846,2277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials for hydrogen-based energy storage – past, recent progress and future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the structure and electronic properties of Fe2V0.8W0.2Al thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hirscher</w:t>
+                <w:t xml:space="preserve">A. Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diack-Rasselio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Yartys</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Jund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153548⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.22549 - 22554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03738A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517149v1</w:t>
+                <w:t xml:space="preserve">hal-02955610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure and electronic properties of Fe2V0.8W0.2Al thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Alleno</w:t>
+                <w:t xml:space="preserve">Materials for hydrogen-based energy storage – past, recent progress and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Yartys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Baricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Diack-Rasselio</w:t>
+                <w:t xml:space="preserve">Jose Bellosta von Colbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jund</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.22549 - 22554. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 827, pp.153548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP03738A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955610v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Ti-Ni alloy by mechanical alloying and their hydrogen solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Hatate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Latroche</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
+              <w:t xml:space="preserve">The Proceedings of Conference of Chugoku-Shikoku Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019.57, pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1299/jsmecs.2019.57.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324804v1</w:t>
+                <w:t xml:space="preserve">hal-02312372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosynthesis and Reversible Hydrogen Storage of Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ni and Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cu Alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pd–H and Ni–H phase diagrams using cluster variation method and Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoru Hatate</w:t>
+                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (3), pp.441-449. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (19), pp.2376-2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2320/matertrans.M2018293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1628367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050004v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ti-Ni alloy by mechanical alloying and their hydrogen solubility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">Atomic interactions in C15 Laves phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mohri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Proceedings of Conference of Chugoku-Shikoku Branch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1299/jsmecs.2019.57.306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), pp.4742-4753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-3169-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312372v1</w:t>
+                <w:t xml:space="preserve">hal-02011308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd–H and Ni–H phase diagrams using cluster variation method and Monte Carlo simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cenedese</w:t>
+                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1628367⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324820v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic interactions in C15 Laves phases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Mohri</w:t>
+                <w:t xml:space="preserve">Fast synthesis of TiNi by mechanical alloying and its hydrogenation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-3169-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (21), pp.10770-10776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011308v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast synthesis of TiNi by mechanical alloying and its hydrogenation properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+                <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.203⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279918v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Description of terminal substitutional solid solutions using the sublattice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.101685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007688v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of terminal substitutional solid solutions using the sublattice model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations and thermodynamic modelling of the Cr–Nb–Sn–Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67, pp.101685. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101685⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 64, pp.43 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02333929v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations and thermodynamic modelling of the Cr–Nb–Sn–Zr system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnesium based materials for hydrogen based energy storage: Past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Yartys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Lototskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (15), pp.7809-7859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04427982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (38), pp.23334-23341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310747v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium based materials for hydrogen based energy storage: Past, present and future</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Albert</w:t>
+                <w:t xml:space="preserve">Mechanosynthesis and Reversible Hydrogen Storage of Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ni and Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cu Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Antonov</w:t>
+                <w:t xml:space="preserve">Yuki Okuzumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Hatate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (15), pp.7809-7859. </w:t>
+              <w:t xml:space="preserve">Materials Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.441-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2320/matertrans.M2018293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090051v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y6Mg9Co2 and Y9Mg30Co2: Novel magnesium-rich compounds representing new structure types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summary report of CALPHAD XLVI - Saint-Malo, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Shtender</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.229-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332297v1</w:t>
+                <w:t xml:space="preserve">hal-02011295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Ni system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khurram Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62, pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report of CALPHAD XLVI - Saint-Malo, France, 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t>
+                <w:t xml:space="preserve">Synthesis of TiFe Hydrogen Absorbing Alloys Prepared by Mechanical Alloying and SPS Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Hatate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.264-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011295v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiFe Hydrogen Absorbing Alloys Prepared by Mechanical Alloying and SPS Treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration analysis of hydrogen, deuterium and tritium in metals: consequences on the isotope effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoru Hatate</w:t>
+                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (33), pp.335402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aad259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055814v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration analysis of hydrogen, deuterium and tritium in metals: consequences on the isotope effect</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y6Mg9Co2 and Y9Mg30Co2: Novel magnesium-rich compounds representing new structure types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Pavlyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.Ya. Zelinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (33), pp.335402. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 737, pp.613-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aad259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011296v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic First-Principles Study of Binary Metal Hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (8), pp.513 - 523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7150,90 +7150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of the Cr-Nb-Sn system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57, pp.37 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7306,64 +7306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 474, pp.163 - 173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7423,51 +7423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Filipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,64 +7700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, pp.126 - 136. </w:t>
@@ -7789,555 +7789,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism in Thermoelectric As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study and thermodynamic description of the erbium–hydrogen–zirconium ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Corallini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Mascaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219302v1</w:t>
+                <w:t xml:space="preserve">hal-01157260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZenGen, a tool to generate ordered configurations for systematic first-principles calculations: The Cr–Mo–Ni–Re system as a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Souques</w:t>
+                <w:t xml:space="preserve">First principles calculations of (La,Mg) 2 Ni 7 hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+                <w:t xml:space="preserve">Michèle Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 645, pp.S5 - S8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786104v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic description of the erbium–hydrogen–zirconium ternary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZenGen, a tool to generate ordered configurations for systematic first-principles calculations: The Cr–Mo–Ni–Re system as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Mascaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+                <w:t xml:space="preserve">A. Breidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 456, pp.7-16. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.233 - 240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157260v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles calculations of (La,Mg) 2 Ni 7 hydrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">Polymorphism in Thermoelectric As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gupta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serena Corallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 645, pp.S5 - S8. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.9936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792339v1</w:t>
+                <w:t xml:space="preserve">hal-01219302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregular Homogeneity Domains in Ternary Intermetallic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Andasmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,51 +8423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8569,51 +8569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Modeling of the Ni–H System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8875,51 +8875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkapol Saengdeejing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (43), pp.24546 - 24557. </w:t>
@@ -8957,51 +8957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computed phase diagrams of the Fe–Re system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Andasmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,51 +9221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase stability in the ternary Re–W–Zr system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,713 +9332,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the magnetic and electronic properties of nanocrystalline PrCo 3 by neutron powder diffraction and density functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">χ and σ Phases in Binary Rhenium–Transition Metal Systems: a Systematic First-Principles Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khedidja Younsi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abedalhasan Breidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/11/116001⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (7), pp.3674 - 3686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic302142w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235316v1</w:t>
+                <w:t xml:space="preserve">hal-01786961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">χ and σ Phases in Binary Rhenium–Transition Metal Systems: a Systematic First-Principles Investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of nanocrystalline PrCo3−xFex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 340, pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic302142w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01786961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of nanocrystalline PrCo3−xFex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CALPHAD description of the Mo-Re system focused on the sigma phase modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Russier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yaqoob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.039⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.18-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235343v1</w:t>
+                <w:t xml:space="preserve">hal-01289986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALPHAD description of the Mo-Re system focused on the sigma phase modeling</w:t>
+                <w:t xml:space="preserve">Structural stability of ternary C22-Zr6X2Co (X=Al, Ga, Sn, As, Sb, Bi, Te) and C22-Zr6Sn2T′ (T′=Fe, Co, Ni, Cu) compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mathieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-C Crivello</w:t>
+                <w:t xml:space="preserve">Colinet Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yaqoob</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.18-31. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 205, pp.217-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2013.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289986v1</w:t>
+                <w:t xml:space="preserve">hal-00926750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of ternary C22-Zr6X2Co (X=Al, Ga, Sn, As, Sb, Bi, Te) and C22-Zr6Sn2T′ (T′=Fe, Co, Ni, Cu) compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colinet Catherine</w:t>
+                <w:t xml:space="preserve">Study of the magnetic and electronic properties of nanocrystalline PrCo 3 by neutron powder diffraction and density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.116001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/11/116001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926750v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard Magnetic PrCo3 : Structural and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the TMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.381-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10055,2755 +10055,3498 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic simulations and active learning of the enthalpy of mixing in liquid and solid solutions</w:t>
+                <w:t xml:space="preserve">Screening new entropy stabilized oxides by DFT calculations and active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bizot</w:t>
+                <w:t xml:space="preserve">Sébastien Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Jakse</w:t>
+                <w:t xml:space="preserve">Christophe Bajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPHAD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">52nd International Conference on Computer Coupling of Phase Diagrams and Thermochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822053v1</w:t>
+                <w:t xml:space="preserve">hal-05582920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New intermetallic thermoelectric materials among using high-throughput calculations and machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening new entropy stabilized oxides by DFT calculations and active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Moll</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Thermoelectric Materials: from materials chemistry and physics to devices (IWT2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Workshop on Material Science Modeling &amp; Design in action !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952640v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening quaternary Heusler by machine learning for application in thermoelectricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Runan Xie</w:t>
+                <w:t xml:space="preserve">Screening new Entropy Stabilized Oxides by DFT calculations and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de ThermoÉlectricité (JNTE2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR IAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762034v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling uncertainties in the development of tight-binding potentials : application to zirconium hydride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic simulations and active learning of the enthalpy of mixing in liquid and solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Jakse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra del Masto</w:t>
+                <w:t xml:space="preserve">Ryo Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Varenne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSIRES 2022 - The 15th conference of Computer Simulation of Irradiation Effects in Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CINaM, SRMP, CEA, May 2022, Île de Porquerolles, France</w:t>
+              <w:t xml:space="preserve">CALPHAD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03959152v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of thermokinetic tools for phase transformation studies of Zr alloys in service and LOCA conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+                <w:t xml:space="preserve">New intermetallic thermoelectric materials among using high-throughput calculations and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19TH INTERNATIONAL SYMPOSIUM ON ZIRCONIUM IN THE NUCLEAR INDUSTRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop Thermoelectric Materials: from materials chemistry and physics to devices (IWT2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384611v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New promising ternary intermetallic compounds selected by screening calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Moll</w:t>
+                <w:t xml:space="preserve">Screening quaternary Heusler by machine learning for application in thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Virtual Conference on Thermoelectrics (VCT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Thiais, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de ThermoÉlectricité (JNTE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301361v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Handling uncertainties in the development of tight-binding potentials : application to zirconium hydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Masto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">COSIRES 2022 - The 15th conference of Computer Simulation of Irradiation Effects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CINaM, SRMP, CEA, May 2022, Île de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752755v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03959152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of self-substituted Fe2VAl alloys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of thermokinetic tools for phase transformation studies of Zr alloys in service and LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Virtual Conference on Thermoelectricity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19TH INTERNATIONAL SYMPOSIUM ON ZIRCONIUM IN THE NUCLEAR INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom. pp.833-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP162220190040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331513v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+                <w:t xml:space="preserve">New promising ternary intermetallic compounds selected by screening calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2021 Virtual Conference on Thermoelectrics (VCT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752733v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux matériaux thermoélectriques par criblage ab-initio de composés intermétalliques ternaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie, quel avenir !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301347v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new semiconductors among the TMX intermetallic using high-throughput calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Thermoelectrics (ECT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">EuroPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301341v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description thermodynamique du systeme Zr-Nb-O-H</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of self-substituted Fe2VAl alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diack-Rasselio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1st Virtual Conference on Thermoelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400204v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of the Pd-Rh-Ru-Se-Te SystemHigh Temperature Interactions between (Pd-Rh-Ru) platinoids and (Se-Te) chalcogens nuclear fission products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de nouveaux matériaux thermoélectriques par criblage ab-initio de composés intermétalliques ternaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme reunion sur la Thermodynamique des Materiaux Haute Temperature organisee par le GdR ThermatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
+              <w:t xml:space="preserve">La Métallurgie, quel avenir !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509068v1</w:t>
+                <w:t xml:space="preserve">hal-03301347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the sigma phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for new semiconductors among the TMX intermetallic using high-throughput calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX JEEP - 39TH EDITION OF THE JOINT EUROPEAN DAYS ON EQUILIBRIUM BETWEEN PHASES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Conference on Thermoelectrics (ECT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289981v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard Magnetic PrCo 3 : Structural and Magnetic Properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Crivello</w:t>
+                <w:t xml:space="preserve">Description thermodynamique du systeme Zr-Nb-O-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Puaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dottor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525605v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of nanocrystalline PrCo 3</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic modeling of the Pd-Rh-Ru-Se-Te SystemHigh Temperature Interactions between (Pd-Rh-Ru) platinoids and (Se-Te) chalcogens nuclear fission products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">2eme reunion sur la Thermodynamique des Materiaux Haute Temperature organisee par le GdR ThermatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525628v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling the sigma phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yaqoob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIX JEEP - 39TH EDITION OF THE JOINT EUROPEAN DAYS ON EQUILIBRIUM BETWEEN PHASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hard Magnetic PrCo 3 : Structural and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural properties of nanocrystalline PrCo 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic and structural properties of nanocrystalline PrCo 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions de la stabilité et des propriétés électroniques de phases Heusler quaternaires par apprentissage automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Runan Xie</w:t>
+                <w:t xml:space="preserve">Screening new Entropy stabilized oxides by DFT calculations and active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Intelligence Artificielle en Sciences des Matériaux (GDR IAMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Toyota Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761982v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the robustness, sensitivity and expressivity of simple many-body potentials: application to a-Zr</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening of new Entropy Stabilized Oxides by DFT calculations and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON HIGH-ENTROPY MATERIALS (ICHEM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Knoxville, TN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03959232v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening quaternary Heusler by machine learning for application in thermoelectricity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights on the robustness, sensitivity and expressivity of simple many-body potentials: application to a-Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Masto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">Plasticité 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888449v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03959232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic fission products phases in nuclear fuels: Thermodynamic modelling of the Mo-Pd-Rh System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+                <w:t xml:space="preserve">Criblage de nouveaux matériaux fonctionnels ESOs par calcul DFT et Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad Global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France. 2021</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03620249v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the ab-initio screening of ternary compounds to the synthesis of HfCoP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criblage de nouveaux matériaux fonctionnels ESOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th / 16th Internationan and European Conference on Thermoelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Premières Plénières du GDR IAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301354v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Screening quaternary Heusler by machine learning for application in thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédictions de la stabilité et des propriétés électroniques de phases Heusler quaternaires par apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Intelligence Artificielle en Sciences des Matériaux (GDR IAMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metallic fission products phases in nuclear fuels: Thermodynamic modelling of the Mo-Pd-Rh System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calphad Global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03620249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the ab-initio screening of ternary compounds to the synthesis of HfCoP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th / 16th Internationan and European Conference on Thermoelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ground State Properties in the TiNiSi structure-type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th European Conference on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12813,394 +13556,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPI-GCN: A Simple Permutation-Invariant Graph Convolutional Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Atamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Principled Approach to Analyze Expressiveness and Accuracy of Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Atamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrystalGAN: Learning to Discover Crystallographic Structures with Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural properties of nanocrystalline PrCo$_3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13210,100 +13953,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des propriétés thermodynamiques et électroniques d'hydrures de composés de Haucke substitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris Sud - Paris XI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13313,105 +14056,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prédiction ab initio de diagramme de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie inorganique. Université Paris Est, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04999782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13479,51 +14222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07969ADB"/>
+    <w:nsid w:val="91443513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13710,51 +14453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-crivello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4849-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091979927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baturin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Smetana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Kravets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gondek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Sultanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Rebafka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00969" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246786v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102617" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Przewo&#378;nik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Joubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Crivello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A.P. da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102522" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Kalchev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fantin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zehl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diack-Rasselio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulomb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Georgeton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudhuin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102304" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bracq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00922-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110864" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145651v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152692" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Yusenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102311" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03738A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Nobuki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okuzumi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Hatate" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.M2018293" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmecs.2019.57.306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1628367" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011308v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3169-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.203" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101685" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.11.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yartys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lototskyy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akiba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.212" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Denys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya. Zelinska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Yaqoob" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.07.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Moriya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.7b00050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786097v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2017.02.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.08.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souques" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breidi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.09.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mascaro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.015" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gupta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.177" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Andasmas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041570" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkapol Saengdeejing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06393" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786106v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andasmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Joubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485402" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Palumbo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Fries" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hammerschmidt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.08.051" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786107v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786961v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedalhasan Breidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302142w" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235343v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMJLVG9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289986v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yaqoob" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2013.08.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926750v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet Catherine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.07.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMVL7DTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamura" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762034v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Masto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varenne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301361v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331513v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301347v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301341v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400204v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dottor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Crivello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301076" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525628v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525676v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959232v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888449v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301354v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301357v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Atamna" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378826v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902821v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nouira" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593697v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010686v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999782v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-crivello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4849-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091979927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baturin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119738" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Smetana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Kravets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gondek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Sultanov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Rebafka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246786v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102617" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Przewo&#378;nik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00502" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Joubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Crivello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A.P. da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102522" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Kalchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fantin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zehl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119277" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diack-Rasselio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulomb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Georgeton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudhuin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bracq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00922-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110864" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Yusenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145651v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152692" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03738A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Nobuki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Hatate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmecs.2019.57.306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1628367" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011308v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3169-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101685" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.11.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yartys" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lototskyy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akiba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.212" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okuzumi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.M2018293" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.07.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Yaqoob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055814v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Moriya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Denys" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya. Zelinska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.7b00050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786097v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2017.02.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.08.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157260v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mascaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gupta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souques" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.09.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Andasmas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041570" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkapol Saengdeejing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06393" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786106v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andasmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Joubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485402" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Palumbo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Fries" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hammerschmidt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.08.051" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786107v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedalhasan Breidi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302142w" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMJLVG9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yaqoob" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2013.08.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926750v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet Catherine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.07.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMVL7DTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Junier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bajan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582951v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822053v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamura" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Masto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301361v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331513v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301347v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dottor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Crivello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301076" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525605v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525628v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959232v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888449v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761982v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301354v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Atamna" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378826v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nouira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593697v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999782v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>