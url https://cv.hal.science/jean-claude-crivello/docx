--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -783,2808 +783,2808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal chemistry of the solid solutions based on β-Mn</w:t>
+                <w:t xml:space="preserve">Intermetallics of 4:4:1 and 3:3:1 series in La–(Co,Ni)–M (M = Bi, Pb, Te, Sb, Sn and Ga, Al) systems and their properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">Vitalii Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Kravets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Gondek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119738⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 982, pp.173767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666854v1</w:t>
+                <w:t xml:space="preserve">hal-04563665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Pt system based on the NACEF approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal chemistry of the solid solutions based on β-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barreteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102665⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267, pp.119738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687349v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring disorder: transformation from the antiferromagnetic order in Fe 2 VSi to the ferromagnetic state in FeRuVSi by substitution of a non-magnetic element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Pt system based on the NACEF approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fiorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+                <w:t xml:space="preserve">M. Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">J. -M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+                <w:t xml:space="preserve">C. Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4TC02267J⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.102665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728488v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermetallics of 4:4:1 and 3:3:1 series in La–(Co,Ni)–M (M = Bi, Pb, Te, Sb, Sn and Ga, Al) systems and their properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restructuring disorder: transformation from the antiferromagnetic order in Fe 2 VSi to the ferromagnetic state in FeRuVSi by substitution of a non-magnetic element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Smetana</w:t>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Gondek</w:t>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 982, pp.173767. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4TC02267J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563665v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Score-Based Models for Generating Stable Structures with Adaptive Crystal Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High spin polarization in the disordered quaternary Heusler alloy FeMnVGa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsen Sultanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabea Rebafka</w:t>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (22), pp.6986-6997. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469812v1</w:t>
+                <w:t xml:space="preserve">hal-04181900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Runan Xie</w:t>
+                <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 937, pp.168353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297452v1</w:t>
+                <w:t xml:space="preserve">hal-04246782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of the Mn–Ni–Sm ternary system by means of anomalous X-ray diffraction, X-ray absorption and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Biswas</w:t>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 939, pp.168682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182141v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Alleno</w:t>
+                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974626v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Critical reassessment of the H-Nb system and experimental investigation and thermodynamic modeling of the H-Nb-Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.102617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246782v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the Mn–Ni–Sm ternary system by means of anomalous X-ray diffraction, X-ray absorption and DFT calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+                <w:t xml:space="preserve">Data-Driven Score-Based Models for Generating Stable Structures with Adaptive Crystal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsen Sultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabea Rebafka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (22), pp.6986-6997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252334v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening New Quaternary Semiconductor Heusler Compounds By Machine-Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7615-7627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313220v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical reassessment of the H-Nb system and experimental investigation and thermodynamic modeling of the H-Nb-Zr system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SrCuP and SrCuSb Zintl phases as potential thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 942, pp.169123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246786v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeycomb Constructs in the La–Ni Intermetallics: Controlling Dimensionality via p -Element Substitution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4 d element induced improvement of structural disorder and development of weakly reentrant spin-glass behavior in NiRuMnSn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Smetana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janusz Przewoźnik</w:t>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294532v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to the compound energy formalism (NACEF) Part II. Thermodynamic modelling of the Al–Nb system supported by first-principles calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Honeycomb Constructs in the La–Ni Intermetallics: Controlling Dimensionality via p -Element Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Smetana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Fiorani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.A.A.P. da Silva</w:t>
+                <w:t xml:space="preserve">Łukasz Gondek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Przewoźnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102522⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (37), pp.14843-14851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246773v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">New approach to the compound energy formalism (NACEF) Part II. Thermodynamic modelling of the Al–Nb system supported by first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fiorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.A.P. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (24), pp.245151. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.102522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375113v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site occupancies in a chemically complex σ-phase from the high-entropy Cr–Mn–Fe–Co–Ni system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rico Zehl</w:t>
+                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119277⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246769v1</w:t>
+                <w:t xml:space="preserve">hal-04375113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition of Lithiated Nitrodonickelates Li 3– xy Ni x N: Evidence of the Intermediate Valence of Nickel Ions from Ion Beam Analysis and Ab Initio Calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Site occupancies in a chemically complex σ-phase from the high-entropy Cr–Mn–Fe–Co–Ni system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yordan Kalchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02117⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.119277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228615v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spin polarization in the disordered quaternary Heusler alloy FeMnVGa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shovan Dan</w:t>
+                <w:t xml:space="preserve">Chemical Composition of Lithiated Nitrodonickelates Li 3– xy Ni x N: Evidence of the Intermediate Valence of Nickel Ions from Ion Beam Analysis and Ab Initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (4), pp.045137. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (39), pp.16013-16020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181900v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Toche</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling of Cr and Cr–H systems up to high temperatures and high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (55), pp.23293-23309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.04.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371636v1</w:t>
+                <w:t xml:space="preserve">hal-03747843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting structural disorder and robust spin-polarization in half-metallic FeMnVAl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">Influence of self-substitution on the thermoelectric Fe2VAl Heusler alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diack-Rasselio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaudhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.115148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 920, pp.166037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812754v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of Cr and Cr–H systems up to high temperatures and high pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dottor</w:t>
+                <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 892, pp.162109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.04.245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03747843v1</w:t>
+                <w:t xml:space="preserve">hal-03371636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of self-substitution on the thermoelectric Fe2VAl Heusler alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Beaudhuin</w:t>
+                <w:t xml:space="preserve">Coexisting structural disorder and robust spin-polarization in half-metallic FeMnVAl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 920, pp.166037. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (11), pp.115148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.115148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752661v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the Enthalpy Contribution to the Stabilization of the Co–Cr–Fe–Mn–Ni Faced-centered Cubic Solid Solution?</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3700,51 +3700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Lu's (2005) high pressure model for improved high pressure/high temperature extrapolations. Part I: modeling of platinum at high pressure/high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,64 +3817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised deep learning prediction of the formation enthalpy of complex phases using a DFT database: the σ−phase as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 201, pp.110864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3908,51 +3908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Lu's (2005) high pressure model for improved high pressure/high temperature extrapolations. Part II: modeling of osmium-platinum system at high pressure/high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 544, pp.152692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4123,819 +4123,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of the Fe-Sn-Zr system based on new experiments and first- principles calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">Relation between the weak itinerant magnetism in A2Ni7 compounds ( A = Y, La) and their stacked crystal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.145802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648x/ab6045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570991v1</w:t>
+                <w:t xml:space="preserve">hal-02436487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the weak itinerant magnetism in A2Ni7 compounds ( A = Y, La) and their stacked crystal structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+                <w:t xml:space="preserve">TbMgNi 4- x Co x –(H,D) 2 System. I: Synthesis, Hydrogenation Properties, and Crystal and Electronic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii V Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Yu. Zavaliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648x/ab6045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436487v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TbMgNi 4- x Co x –(H,D) 2 System. I: Synthesis, Hydrogenation Properties, and Crystal and Electronic Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roman Denys</w:t>
+                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ihor Yu. Zavaliy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10252⟩</w:t>
+              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436455v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Criteria for an Efficient Screening of New Thermoelectric Compounds: The TiNiSi Structure-Type as a Case-Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. B. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscombsci.0c00133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (41), pp.415804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007720v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. V. B. Diop</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Paul Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919132v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling of the Fe-Sn-Zr system based on new experiments and first- principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 821, pp.153200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093472v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure and electronic properties of Fe2V0.8W0.2Al thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diack-Rasselio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5110,317 +5110,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ti-Ni alloy by mechanical alloying and their hydrogen solubility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tohru Nobuki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Proceedings of Conference of Chugoku-Shikoku Branch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1299/jsmecs.2019.57.306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (38), pp.23334-23341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312372v1</w:t>
+                <w:t xml:space="preserve">hal-02324804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd–H and Ni–H phase diagrams using cluster variation method and Monte Carlo simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanosynthesis and Reversible Hydrogen Storage of Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ni and Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cu Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Okuzumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
+                <w:t xml:space="preserve">Minoru Hatate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cenedese</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (19), pp.2376-2392. </w:t>
+              <w:t xml:space="preserve">Materials Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.441-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1628367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2320/matertrans.M2018293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324820v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic interactions in C15 Laves phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mohri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,1662 +5478,1645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
+                <w:t xml:space="preserve">Synthesis of Ti-Ni alloy by mechanical alloying and their hydrogen solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Hatate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156, pp.96-103. </w:t>
+              <w:t xml:space="preserve">The Proceedings of Conference of Chugoku-Shikoku Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019.57, pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1299/jsmecs.2019.57.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007688v1</w:t>
+                <w:t xml:space="preserve">hal-02312372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast synthesis of TiNi by mechanical alloying and its hydrogenation properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+                <w:t xml:space="preserve">Pd–H and Ni–H phase diagrams using cluster variation method and Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.203⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (19), pp.2376-2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2019.1628367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279918v1</w:t>
+                <w:t xml:space="preserve">hal-02324820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gustav Ek</w:t>
+                <w:t xml:space="preserve">Looking for new thermoelectric materials among TMX intermetallics using high-throughput calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310747v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of terminal substitutional solid solutions using the sublattice model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fast synthesis of TiNi by mechanical alloying and its hydrogenation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101685⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (21), pp.10770-10776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333929v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations and thermodynamic modelling of the Cr–Nb–Sn–Zr system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+                <w:t xml:space="preserve">Description of terminal substitutional solid solutions using the sublattice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 64, pp.43 - 54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 67, pp.101685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04427982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium based materials for hydrogen based energy storage: Past, present and future</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigations and thermodynamic modelling of the Cr–Nb–Sn–Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.212⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.43 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02090051v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324804v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosynthesis and Reversible Hydrogen Storage of Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ni and Mg&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cu Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+                <w:t xml:space="preserve">Magnesium based materials for hydrogen based energy storage: Past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Yartys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Lototskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Okuzumi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+                <w:t xml:space="preserve">E. Antonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (3), pp.441-449. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (15), pp.7809-7859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2320/matertrans.M2018293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.12.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050004v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report of CALPHAD XLVI - Saint-Malo, France, 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y6Mg9Co2 and Y9Mg30Co2: Novel magnesium-rich compounds representing new structure types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.V. Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Pavlyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.Ya. Zelinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 737, pp.613-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011295v1</w:t>
+                <w:t xml:space="preserve">hal-02332297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Ni system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khurram Yaqoob</w:t>
+                <w:t xml:space="preserve">Summary report of CALPHAD XLVI - Saint-Malo, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 62, pp.215-222</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 63, pp.229-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011287v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiFe Hydrogen Absorbing Alloys Prepared by Mechanical Alloying and SPS Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minoru Hatate</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling of the Mo–Ni system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khurram Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.264-275</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055814v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration analysis of hydrogen, deuterium and tritium in metals: consequences on the isotope effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of TiFe Hydrogen Absorbing Alloys Prepared by Mechanical Alloying and SPS Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tohru Nobuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
+                <w:t xml:space="preserve">Minoru Hatate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cenedese</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.264-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011296v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y6Mg9Co2 and Y9Mg30Co2: Novel magnesium-rich compounds representing new structure types</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration analysis of hydrogen, deuterium and tritium in metals: consequences on the isotope effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 737, pp.613-622. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (33), pp.335402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aad259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332297v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic First-Principles Study of Binary Metal Hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Combinatorial Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (8), pp.513 - 523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7189,51 +7189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57, pp.37 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7306,64 +7306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 474, pp.163 - 173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7397,77 +7397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of ZrNi5 deuteride synthesized under high pressure studied by neutron diffraction and first principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Filipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,64 +7700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, pp.126 - 136. </w:t>
@@ -7789,951 +7789,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic description of the erbium–hydrogen–zirconium ternary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irregular Homogeneity Domains in Ternary Intermetallic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Mascaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
+                <w:t xml:space="preserve">Mohamed Andasmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.1570 - 1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app5041570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157260v1</w:t>
+                <w:t xml:space="preserve">hal-01786105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles calculations of (La,Mg) 2 Ni 7 hydrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of PrCo 3 − x Fe x by neutron powder diffraction and electronic structure investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gupta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792339v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZenGen, a tool to generate ordered configurations for systematic first-principles calculations: The Cr–Mo–Ni–Re system as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of &amp;lt;mml:math altimg=&amp;quot;si0059.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;PrCo&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; by neutron powder diffraction and electronic structure investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.19 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786104v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism in Thermoelectric As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study and thermodynamic description of the erbium–hydrogen–zirconium ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Mascaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219302v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular Homogeneity Domains in Ternary Intermetallic Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First principles calculations of (La,Mg) 2 Ni 7 hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app5041570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 645, pp.S5 - S8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786105v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of &amp;lt;mml:math altimg=&amp;quot;si0059.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;PrCo&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; by neutron powder diffraction and electronic structure investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Zehani</w:t>
+                <w:t xml:space="preserve">Polymorphism in Thermoelectric As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Corallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.05.023⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (20), pp.9936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01792337v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of PrCo 3 − x Fe x by neutron powder diffraction and electronic structure investigations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">ZenGen, a tool to generate ordered configurations for systematic first-principles calculations: The Cr–Mo–Ni–Re system as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zehani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.05.023⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.233 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04231999v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sorption properties of Pd–Co nanoalloys embedded into mesoporous carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Modeling of the Ni–H System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8875,51 +8875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkapol Saengdeejing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (43), pp.24546 - 24557. </w:t>
@@ -8951,347 +8951,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computed phase diagrams of the Fe–Re system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-principles-based phase diagrams and thermodynamic properties of TCP phases in Re–X systems (X=Ta, V, W)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Andasmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Dupin</w:t>
+                <w:t xml:space="preserve">Mauro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Joubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzana Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hammerschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/48/485402⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.433 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786106v1</w:t>
+                <w:t xml:space="preserve">hal-01786110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles-based phase diagrams and thermodynamic properties of TCP phases in Re–X systems (X=Ta, V, W)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Palumbo</w:t>
+                <w:t xml:space="preserve">Experimental and computed phase diagrams of the Fe–Re system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Fries</w:t>
+                <w:t xml:space="preserve">M Andasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hammerschmidt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-M Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 81, pp.433 - 445. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (48), </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.08.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/48/485402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786110v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase stability in the ternary Re–W–Zr system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Andasmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9332,713 +9332,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">χ and σ Phases in Binary Rhenium–Transition Metal Systems: a Systematic First-Principles Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the magnetic and electronic properties of nanocrystalline PrCo 3 by neutron powder diffraction and density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic302142w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.116001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/11/116001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786961v1</w:t>
+                <w:t xml:space="preserve">hal-04235316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of nanocrystalline PrCo3−xFex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 340, pp.10-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALPHAD description of the Mo-Re system focused on the sigma phase modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.18-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.calphad.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of ternary C22-Zr6X2Co (X=Al, Ga, Sn, As, Sb, Bi, Te) and C22-Zr6Sn2T′ (T′=Fe, Co, Ni, Cu) compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">χ and σ Phases in Binary Rhenium–Transition Metal Systems: a Systematic First-Principles Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+                <w:t xml:space="preserve">Abedalhasan Breidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 205, pp.217-224. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (7), pp.3674 - 3686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic302142w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926750v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the magnetic and electronic properties of nanocrystalline PrCo 3 by neutron powder diffraction and density functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural stability of ternary C22-Zr6X2Co (X=Al, Ga, Sn, As, Sb, Bi, Te) and C22-Zr6Sn2T′ (T′=Fe, Co, Ni, Cu) compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colinet Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khedidja Younsi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 205, pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/11/116001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04235316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard Magnetic PrCo3 : Structural and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the TMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.381-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10164,73 +10164,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Conference on Computer Coupling of Phase Diagrams and Thermochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Workshop on Material Science Modeling &amp; Design in action !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582920v1</w:t>
+                <w:t xml:space="preserve">hal-05582926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening new entropy stabilized oxides by DFT calculations and active learning</w:t>
               </w:r>
@@ -10285,73 +10285,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Material Science Modeling &amp; Design in action !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">52nd International Conference on Computer Coupling of Phase Diagrams and Thermochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582926v1</w:t>
+                <w:t xml:space="preserve">hal-05582920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening new Entropy Stabilized Oxides by DFT calculations and machine learning</w:t>
               </w:r>
@@ -10605,51 +10605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Thermoelectric Materials: from materials chemistry and physics to devices (IWT2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Caen, France</w:t>
@@ -10892,312 +10892,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03959152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of thermokinetic tools for phase transformation studies of Zr alloys in service and LOCA conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+                <w:t xml:space="preserve">New promising ternary intermetallic compounds selected by screening calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19TH INTERNATIONAL SYMPOSIUM ON ZIRCONIUM IN THE NUCLEAR INDUSTRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 Virtual Conference on Thermoelectrics (VCT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Thiais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384611v1</w:t>
+                <w:t xml:space="preserve">hal-03301361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New promising ternary intermetallic compounds selected by screening calculations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of thermokinetic tools for phase transformation studies of Zr alloys in service and LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Virtual Conference on Thermoelectrics (VCT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19TH INTERNATIONAL SYMPOSIUM ON ZIRCONIUM IN THE NUCLEAR INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom. pp.833-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP162220190040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301361v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11205,51 +11205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
@@ -11272,489 +11272,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of self-substituted Fe2VAl alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diack-Rasselio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">1st Virtual Conference on Thermoelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752733v1</w:t>
+                <w:t xml:space="preserve">hal-03331513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of self-substituted Fe2VAl alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+                <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Virtual Conference on Thermoelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Virtual, Italy</w:t>
+              <w:t xml:space="preserve">EuroPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331513v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux matériaux thermoélectriques par criblage ab-initio de composés intermétalliques ternaires</w:t>
+                <w:t xml:space="preserve">Looking for new semiconductors among the TMX intermetallic using high-throughput calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie, quel avenir !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Thermoelectrics (ECT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301347v1</w:t>
+                <w:t xml:space="preserve">hal-03301341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new semiconductors among the TMX intermetallic using high-throughput calculations</w:t>
+                <w:t xml:space="preserve">Recherche de nouveaux matériaux thermoélectriques par criblage ab-initio de composés intermétalliques ternaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Thermoelectrics (ECT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">La Métallurgie, quel avenir !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301341v1</w:t>
+                <w:t xml:space="preserve">hal-03301347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description thermodynamique du systeme Zr-Nb-O-H</w:t>
               </w:r>
@@ -11766,77 +11766,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11887,51 +11887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11986,103 +11986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the sigma phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP - 39TH EDITION OF THE JOINT EUROPEAN DAYS ON EQUILIBRIUM BETWEEN PHASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
@@ -12120,90 +12120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard Magnetic PrCo 3 : Structural and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12228,237 +12228,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural properties of nanocrystalline PrCo 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Joint European Magnetic Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525676v1</w:t>
+                <w:t xml:space="preserve">hal-04525628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural properties of nanocrystalline PrCo 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">The Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525628v1</w:t>
+                <w:t xml:space="preserve">hal-04525676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12686,152 +12686,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the robustness, sensitivity and expressivity of simple many-body potentials: application to a-Zr</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédictions de la stabilité et des propriétés électroniques de phases Heusler quaternaires par apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">GDR Intelligence Artificielle en Sciences des Matériaux (GDR IAMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03959232v1</w:t>
+                <w:t xml:space="preserve">hal-03761982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de nouveaux matériaux fonctionnels ESOs par calcul DFT et Machine Learning</w:t>
               </w:r>
@@ -13001,217 +12971,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening quaternary Heusler by machine learning for application in thermoelectricity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights on the robustness, sensitivity and expressivity of simple many-body potentials: application to a-Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Masto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">Plasticité 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888449v1</w:t>
+                <w:t xml:space="preserve">irsn-03959232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions de la stabilité et des propriétés électroniques de phases Heusler quaternaires par apprentissage automatique</w:t>
+                <w:t xml:space="preserve">Screening quaternary Heusler by machine learning for application in thermoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Intelligence Artificielle en Sciences des Matériaux (GDR IAMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermoelectrics (ECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761982v1</w:t>
+                <w:t xml:space="preserve">hal-03888449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic fission products phases in nuclear fuels: Thermodynamic modelling of the Mo-Pd-Rh System</w:t>
               </w:r>
@@ -13236,51 +13236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13348,64 +13348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th / 16th Internationan and European Conference on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13456,64 +13456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th European Conference on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13583,51 +13583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPI-GCN: A Simple Permutation-Invariant Graph Convolutional Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Atamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13671,51 +13671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Principled Approach to Analyze Expressiveness and Accuracy of Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Atamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13759,51 +13759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrystalGAN: Learning to Discover Crystallographic Structures with Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13834,64 +13834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural properties of nanocrystalline PrCo$_3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14222,51 +14222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91443513"/>
+    <w:nsid w:val="F2602828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14453,51 +14453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-crivello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4849-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091979927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baturin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119738" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Smetana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Kravets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gondek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Sultanov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Rebafka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246786v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102617" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Przewo&#378;nik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00502" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Joubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Crivello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A.P. da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102522" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Kalchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fantin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zehl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119277" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diack-Rasselio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulomb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Georgeton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudhuin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bracq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00922-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110864" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Yusenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145651v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152692" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03738A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Nobuki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Hatate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmecs.2019.57.306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1628367" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011308v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3169-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101685" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.11.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yartys" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lototskyy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akiba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.212" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okuzumi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.M2018293" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.07.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Yaqoob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055814v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Moriya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Denys" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya. Zelinska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.7b00050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786097v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2017.02.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.08.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157260v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mascaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gupta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souques" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.09.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Andasmas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041570" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkapol Saengdeejing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06393" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786106v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andasmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Joubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485402" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Palumbo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Fries" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hammerschmidt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.08.051" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786107v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedalhasan Breidi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302142w" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.039" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMJLVG9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yaqoob" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2013.08.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926750v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet Catherine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.07.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMVL7DTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Junier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bajan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582951v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822053v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamura" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Masto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301361v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331513v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301347v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dottor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Crivello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301076" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525605v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525628v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959232v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888449v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761982v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301354v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Atamna" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378826v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nouira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593697v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999782v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-crivello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4849-2556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091979927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Forti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Abe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05119666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.107936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Nefzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Levrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baturin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Smetana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Kravets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gondek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04687349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Joubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02267J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246786v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102617" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Sultanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Rebafka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00969" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01323" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Biswas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Przewo&#378;nik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Joubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Crivello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A.P. da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102522" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan Kalchev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fantin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zehl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fernandes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.04.245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diack-Rasselio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulomb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Georgeton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudhuin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bracq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00922-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102304" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110864" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Yusenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145651v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152692" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.0c00133" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153200" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03738A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hirscher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Yartys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bellosta von Colbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Nobuki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okuzumi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Hatate" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.M2018293" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011308v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mohri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3169-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsmecs.2019.57.306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1628367" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007688v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.09.030" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101685" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.11.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yartys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Lototskyy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akiba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.12.212" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Denys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya. Zelinska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011295v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.07.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Yaqoob" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Moriya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscombsci.7b00050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786097v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2017.02.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.08.080" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Andasmas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041570" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mascaro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.09.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792339v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gupta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.177" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786104v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souques" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breidi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2015.09.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Oumellal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03143e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786103v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkapol Saengdeejing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06393" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Palumbo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Fries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hammerschmidt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.08.051" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786106v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andasmas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Joubert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/48/485402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786107v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235343v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.039" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMJLVG9T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289986v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yaqoob" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2013.08.002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786961v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedalhasan Breidi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302142w" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926750v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet Catherine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.07.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMVL7DTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582926v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Junier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bajan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582920v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582951v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822053v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamura" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Masto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301361v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301347v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dottor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289981v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Crivello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301076" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525605v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525628v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525676v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761982v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959232v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301354v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Atamna" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378826v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nouira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593697v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04999782v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>