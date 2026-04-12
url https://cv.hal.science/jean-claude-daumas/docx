--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1474,89 +1474,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capitalisme familial</w:t>
+                <w:t xml:space="preserve">L'Arc jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2004, Annales littéraires, 978-2-84867-036-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cabédita Éditions, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186830v1</w:t>
+                <w:t xml:space="preserve">hal-04186905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes productifs dans l'Arc jurassien</w:t>
               </w:r>
@@ -1598,262 +1611,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Arc jurassien</w:t>
+                <w:t xml:space="preserve">Les systèmes productifs dans l’Arc jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les Cahiers de la MSHE, 2-84867-078-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.29702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186905v1</w:t>
+                <w:t xml:space="preserve">hal-04410447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de la laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 978-2-85939-812-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.52920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes productifs dans l’Arc jurassien</w:t>
+                <w:t xml:space="preserve">Le capitalisme familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2004, Annales littéraires, 978-2-84867-036-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.29702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04410447v1</w:t>
+                <w:t xml:space="preserve">hal-04186830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique d'aménagement du territoire : racines, logiques et résultats</w:t>
               </w:r>
@@ -3115,522 +3115,522 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France pauvre ou l’envers des Trente Glorieuses</w:t>
+                <w:t xml:space="preserve">Lip, les archives et l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Natacha Coquery; Alain Bonnet. </w:t>
+              <w:t xml:space="preserve">Hubert Bonin; Laure Quennouëlle-Corre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marchés de la misère : contrôle, exploitation et représentation des classes miséreuses du XVIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2022, 978-2-36222-024-1</w:t>
+              <w:t xml:space="preserve">Explorer les archives et écrire l'histoire : autour de Roger Nougaret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-600-06379-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187853v1</w:t>
+                <w:t xml:space="preserve">hal-04187903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lip, les archives et l’histoire</w:t>
+                <w:t xml:space="preserve">La France pauvre ou l’envers des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hubert Bonin; Laure Quennouëlle-Corre. </w:t>
+              <w:t xml:space="preserve">Natacha Coquery; Alain Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorer les archives et écrire l'histoire : autour de Roger Nougaret</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les marchés de la misère : contrôle, exploitation et représentation des classes miséreuses du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2022, 978-2-36222-024-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droz</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04187903v1</w:t>
+                <w:t xml:space="preserve">hal-04187853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Les grandes surfaces : de l’invention du discount à l’essor du e-commerce (France, 1945-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUFC, pp.331-338, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-292, 2020, Les Cahiers de la MSHE, 978-2-84867-722-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552521v1</w:t>
+                <w:t xml:space="preserve">hal-03248335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes surfaces : de l’invention du discount à l’essor du e-commerce (France, 1945-2019)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, PUFC, pp.7-28, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.20134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03248335v1</w:t>
+                <w:t xml:space="preserve">hal-03552318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Les grands magasins et la modernisation du commerce de détail en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUFC, pp.7-28, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-112, 2020, Les Cahiers de la MSHE, 978-2-84867-722-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552318v1</w:t>
+                <w:t xml:space="preserve">hal-03248313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands magasins et la modernisation du commerce de détail en France au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, PUFC, pp.331-338, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.20134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248313v1</w:t>
+                <w:t xml:space="preserve">hal-03552521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers sociologues urbains et la vie quotidienne des ouvriers dans la France des Trente Glorieuses</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD811357"/>
+    <w:nsid w:val="D6BA6134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4971,51 +4971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1805-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052484947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59248614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059594414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-revolution-materielle/9782081272941" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/la-desindustralisation-une-fatalite.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/dictionnaire-historique-des-patrons-francais/9782081228344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/47-n-10-travail-entreprises-occupation" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.26079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27974" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100935080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04410447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-systemes-productifs-dans-l-arc-jurassien.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.29702" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-amour-du-drap-blin-blin-1827-1975-histoire-d-une-entreprise-lainiere-familiale.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.581.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.404261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/1019-les-revolutions-du-commerce-france-xviiie-xxie-siecle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.geerk.2019.01.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/520-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/492-n-29-la-desindustrialisation-une-fatalite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/507-travail-travailleurs-et-ouvriers-d-europe-au-xxe-siecle-9782364411852.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/44-n-7-les-territoires-de-l-industrie-en-europe-1750-2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1805-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052484947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59248614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059594414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-revolution-materielle/9782081272941" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/la-desindustralisation-une-fatalite.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/dictionnaire-historique-des-patrons-francais/9782081228344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/47-n-10-travail-entreprises-occupation" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.26079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27974" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04410447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-systemes-productifs-dans-l-arc-jurassien.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100935080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-amour-du-drap-blin-blin-1827-1975-histoire-d-une-entreprise-lainiere-familiale.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.581.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.404261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/1019-les-revolutions-du-commerce-france-xviiie-xxie-siecle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.geerk.2019.01.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/520-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/492-n-29-la-desindustrialisation-une-fatalite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/507-travail-travailleurs-et-ouvriers-d-europe-au-xxe-siecle-9782364411852.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/44-n-7-les-territoires-de-l-industrie-en-europe-1750-2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>