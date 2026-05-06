--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1129,204 +1129,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les entreprises sous l'Occupation</w:t>
+                <w:t xml:space="preserve">Autour de Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevandier</w:t>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2008, Les Cahiers de la MSHE, 978-2-84867-234-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.26079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.25159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249835v1</w:t>
+                <w:t xml:space="preserve">hal-04187043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Ledoux</w:t>
+                <w:t xml:space="preserve">Travailler dans les entreprises sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chouquer</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2008, Les Cahiers de la MSHE, 978-2-84867-234-2. </w:t>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les Cahiers de la MSHE, 978-2-84867-211-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.25159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.26079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187043v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'industrie en Europe (1750-2000)</w:t>
               </w:r>
@@ -1474,164 +1474,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Arc jurassien</w:t>
+                <w:t xml:space="preserve">Les systèmes productifs dans l'Arc jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cabédita Éditions, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2004, Les Cahiers de la MSHE, 978-2-84867-078-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186905v1</w:t>
+                <w:t xml:space="preserve">hal-04186918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes productifs dans l'Arc jurassien</w:t>
+                <w:t xml:space="preserve">L'Arc jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2004, Les Cahiers de la MSHE, 978-2-84867-078-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cabédita Éditions, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186918v1</w:t>
+                <w:t xml:space="preserve">hal-04186905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes productifs dans l’Arc jurassien</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Chevandier; Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler dans les entreprises sous l'Occupation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-48, 2008, Les Cahiers de la MSHE, 978-2-84867-211-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4740,51 +4740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6BA6134"/>
+    <w:nsid w:val="1ACB3AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4971,51 +4971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1805-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052484947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59248614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059594414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-revolution-materielle/9782081272941" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/la-desindustralisation-une-fatalite.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/dictionnaire-historique-des-patrons-francais/9782081228344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/47-n-10-travail-entreprises-occupation" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.26079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27974" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04410447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-systemes-productifs-dans-l-arc-jurassien.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100935080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-amour-du-drap-blin-blin-1827-1975-histoire-d-une-entreprise-lainiere-familiale.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.581.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.404261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/1019-les-revolutions-du-commerce-france-xviiie-xxie-siecle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.geerk.2019.01.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/520-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/492-n-29-la-desindustrialisation-une-fatalite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/507-travail-travailleurs-et-ouvriers-d-europe-au-xxe-siecle-9782364411852.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/44-n-7-les-territoires-de-l-industrie-en-europe-1750-2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1805-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052484947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59248614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059594414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-revolution-materielle/9782081272941" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/la-desindustralisation-une-fatalite.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/dictionnaire-historique-des-patrons-francais/9782081228344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/47-n-10-travail-entreprises-occupation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.26079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27974" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04410447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-systemes-productifs-dans-l-arc-jurassien.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100935080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-amour-du-drap-blin-blin-1827-1975-histoire-d-une-entreprise-lainiere-familiale.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.581.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.404261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/1019-les-revolutions-du-commerce-france-xviiie-xxie-siecle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.geerk.2019.01.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/520-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/492-n-29-la-desindustrialisation-une-fatalite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/507-travail-travailleurs-et-ouvriers-d-europe-au-xxe-siecle-9782364411852.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/44-n-7-les-territoires-de-l-industrie-en-europe-1750-2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>