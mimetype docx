--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">59248614</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hcx14boAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000059594414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -419,1682 +440,1682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-722-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.20134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-0812-7294-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désindustrialisation, une fatalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kharaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2017, Les Cahiers de la MSHE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.20849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon. Éditions universitaires de Dijon, 2013, 978-2-36441-042-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire économique en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 2012, 978-2-7574-0376-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los niveles de vida en España y Francia (siglos XVIII – XX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chastagnaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Alicante; Université de Provence, pp.394, 2010, 978-84-9717-126-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Fraboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fridenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1613, 2010, 978-2-0812-2834-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Garufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alphil, 2010, 978-2-940235-55-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Ledoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Travailler dans les entreprises sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les Cahiers de la MSHE, 978-2-84867-211-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.26079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chouquer</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04187043v1</w:t>
+                <w:t xml:space="preserve">hal-03249835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les entreprises sous l'Occupation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chevandier</w:t>
+                <w:t xml:space="preserve">Autour de Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2008, Les Cahiers de la MSHE, 978-2-84867-234-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.25159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03249835v1</w:t>
+                <w:t xml:space="preserve">hal-04187043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'industrie en Europe (1750-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2007, Les Cahiers de la MSHE, 978-2-84867-178-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.27289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de l'industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2006, Les Cahiers de la MSHE, 978-2-84867-140-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.27974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes productifs dans l'Arc jurassien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'Arc jurassien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2004, Les Cahiers de la MSHE, 978-2-84867-078-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cabédita Éditions, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186918v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Arc jurassien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les systèmes productifs dans l'Arc jurassien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cabédita Éditions, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2004, Les Cahiers de la MSHE, 978-2-84867-078-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186905v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes productifs dans l’Arc jurassien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les territoires de la laine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 978-2-85939-812-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.52920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04410447v1</w:t>
+                <w:t xml:space="preserve">hal-04186779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la laine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les systèmes productifs dans l’Arc jurassien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les Cahiers de la MSHE, 2-84867-078-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.29702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04186779v1</w:t>
+                <w:t xml:space="preserve">hal-04410447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2004, Annales littéraires, 978-2-84867-036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique d'aménagement du territoire : racines, logiques et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation, l'État français et les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marcot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour le développement de l'histoire économique, 2000, 2-912912-06-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Amour du drap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Annales littéraires, 978-2-913322-24-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2104,462 +2125,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (74), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrons et patronat en France au 20e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (114), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’outillage mental des acteurs de l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, entreprises et institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (52), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Ferrière Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (46), 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire au Trou Arnaud, Saint-Nazaire-le-Désert (Drôme), Tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I, 1998, Les Cahiers de l'Oule</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2569,535 +2590,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désindustrialisation et politique industrielle en France (1974-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.67-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/rrs.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives. Patrimoine et richesse de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, http://tristan.u-bourgogne.fr/CGC/publications/historiographie/CR_JC_Daumas.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat : l’histoire économique en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (52), pp.96-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.052.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Districts industriels : du concept à l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (1), pp.131-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.581.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement au premier plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Changements dans les entreprises et SHS, 35, pp.69 - 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie lainière en France : un siècle de mutations (1870-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Historiens d’hier et industrialisation en Europe occidentale de 1880 à la fin des années 1960, 47, pp.14-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.1997.404261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3107,1350 +3128,1350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lip, les archives et l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Bonin; Laure Quennouëlle-Corre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer les archives et écrire l'histoire : autour de Roger Nougaret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-600-06379-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France pauvre ou l’envers des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natacha Coquery; Alain Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marchés de la misère : contrôle, exploitation et représentation des classes miséreuses du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2022, 978-2-36222-024-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes surfaces : de l’invention du discount à l’essor du e-commerce (France, 1945-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-292, 2020, Les Cahiers de la MSHE, 978-2-84867-722-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.7-28, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.20134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands magasins et la modernisation du commerce de détail en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-112, 2020, Les Cahiers de la MSHE, 978-2-84867-722-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.331-338, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.20134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers sociologues urbains et la vie quotidienne des ouvriers dans la France des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Geerkens; Nicolas Hatzfeld; Isabelle Lespinet-Moret; Xavier Vigna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enquêtes ouvrières dans l'Europe contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.206-220, 2019, 978-2-7071-9984-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.geerk.2019.01.0206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes patronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Michel; Sandrine Lévêque; Jean-Gabriel Contamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-285, 2018, 978-2-36512-198-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une France sans usines : comment en est-on arrivé là ? (1974-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas; Ivan Kharaba; Philippe Mioche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La désindustrialisation : une fatalité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitiares de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-42, 2017, Les Cahiers de la MSHE, 978-284867-583-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire ouvrière, quel retour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Hatzfeld; Michel Pigenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, travailleurs et ouvriers d'Europe au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-239, 2016, 978-2-36441-185-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise au risque de la famille : réflexions d’un historien sur le capitalisme familial (France, 1945-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Jacques-Jouvenot; Yvan Droz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire et défaire des affaires en famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-42, 2015, Les Cahiers de la MSHE, 978-2-84867-532-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où va l’histoire économique en France aujourd’hui. Tendances, enjeux, propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire économique en mouvement : entre héritages et renouvellements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.19-58, 2012, 978-2-7574-0376-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Business history à la française : deux ou trois choses que je sais d’elle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire économique en mouvement : entre héritages et renouvellements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-218, 2012, 978-2-7574-0376-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Petits fabricants » de téléviseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prélèvements de main-d’œuvre et segmentation du marché du travail sous l’Occupation. Le cas de la région Bourgogne / Franche-Comté (1942-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Chevandier; Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler dans les entreprises sous l'Occupation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-48, 2008, Les Cahiers de la MSHE, 978-2-84867-211-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la « boîte noire » des districts industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas; Pierre Lamard; Laurent Tissot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l'industrie en Europe (1750-2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-34, 2007, Les Cahiers de la MSHE, 978-2-84867-178-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4460,98 +4481,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désindustrialisation depuis les années 1960 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Mouvements sociaux, syndicalismes et territoires dans les mutations économiques (années 1960-années 2000) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4561,118 +4582,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypermarché a soixante ans. Entretien avec Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4740,51 +4761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ACB3AAE"/>
+    <w:nsid w:val="3C9BD8F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4971,51 +4992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1805-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052484947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59248614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059594414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-revolution-materielle/9782081272941" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/la-desindustralisation-une-fatalite.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20849" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/dictionnaire-historique-des-patrons-francais/9782081228344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/47-n-10-travail-entreprises-occupation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.26079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27974" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04410447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-systemes-productifs-dans-l-arc-jurassien.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100935080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-amour-du-drap-blin-blin-1827-1975-histoire-d-une-entreprise-lainiere-familiale.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.581.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.404261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/1019-les-revolutions-du-commerce-france-xviiie-xxie-siecle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.geerk.2019.01.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/520-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/492-n-29-la-desindustrialisation-une-fatalite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/507-travail-travailleurs-et-ouvriers-d-europe-au-xxe-siecle-9782364411852.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/44-n-7-les-territoires-de-l-industrie-en-europe-1750-2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1805-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052484947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59248614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hcx14boAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059594414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-revolution-materielle/9782081272941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/la-desindustralisation-une-fatalite.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/dictionnaire-historique-des-patrons-francais/9782081228344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/47-n-10-travail-entreprises-occupation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.26079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186918v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100935080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04410447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-systemes-productifs-dans-l-arc-jurassien.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.29702" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/l-amour-du-drap-blin-blin-1827-1975-histoire-d-une-entreprise-lainiere-familiale.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.80" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.581.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1997.404261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/normes-pratiques-et-savoirs/1019-les-revolutions-du-commerce-france-xviiie-xxie-siecle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.geerk.2019.01.0206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/520-rencontres-avec-michel-offerle.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/492-n-29-la-desindustrialisation-une-fatalite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/507-travail-travailleurs-et-ouvriers-d-europe-au-xxe-siecle-9782364411852.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/comportements-risques-sante/494-n-21-faire-et-defaire-des-affaires-en-famille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04187949v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03249897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03250011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/44-n-7-les-territoires-de-l-industrie-en-europe-1750-2000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>