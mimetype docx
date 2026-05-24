--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Dauvin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (240)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipod species in European and nearby seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Badalucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lo Brutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark John Costello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e186195. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e186195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-to-Date Biodiversity Changes in the Benthic Communities from the English Channel Under Climatic and Anthropogenic Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.163. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d18030163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'CôTe Des Havres', Cotentin Peninsula (France): Controversy over the Future of a Much-Appreciated Coastal Area Faced with Climatic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environment and Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62836/jee.v1i1.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of offshore wind farms in the English Channel on larval dispersal and connectivity of benthic species using numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-025-01665-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05101556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amphipods of the Macaronesian archipelagos and north-west African margin: checklist and geographical distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Menioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.39476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How resilient are coastal marine soft-bottom communities with high diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.117850. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obituary- Guy Levavasseur (1951-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of Aoroides longimerus Ren &amp; Zheng, 1996 across the Mediterranean and the Atlantic: genetic diversity, anthropogenic transport, and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Guerra-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Desiderato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Mucciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.842 - 859. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.41784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Types with Alternation of Sandy and Rocky Shores Influence the Distribution of Clams in an Area Characterized by High-Energy Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.1488. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12091488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salauen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do offshore wind farms promote the expansion and proliferation of non-indigenous invertebrate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 206, pp.116802. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of dispersal of Ampelisca (Amphipoda Gammaridae) during their diel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Zarrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 493, pp.110755. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Predation by Birds, Cephalopods, Fish and Marine Mammals on Marine Benthic Amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12030403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of the non-indigenous amphipod Chelicorophium curvispinum (G.O. Sars, 1895) in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2023.12.3.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion de la biodiversité marine, méprise ou réalité : le cas des invertébrés marins benthiques en Manche (Atlantique Nord-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.39835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molluscs from tidal channels of the Gulf of Gabès (Tunisia): Quantitative data and comparison with other lagoons and coastal waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.545. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11030545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional changes in Artificial Reefs ecosystem stressed by trophic modelling approach: Case study in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.103100. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, 14 p. /101550. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M P Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolyne Courleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness of polydorid species (Polychaeta: Spionidae) in the English Channel (France) and on the Pacific Coast of Tohoku District (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waka Sato-Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.233-244. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32211/lamer.61.3-4_233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the life cycle and population dynamics of the tanaid Zeuxo holdichi Bamber, 1990 colonizing concrete blocks deployed on oyster table (Bay of Seine, eastern part of the English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.245-257. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32211/lamer.61.3-4_245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Amphipoda Database: history and progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Oliver Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Copilaș-Ciocianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records Of The Australian Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.329-342. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3853/j.2201-4349.75.2023.1875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Turbulent Wake of Offshore Wind Turbines and Retention Time of Larval Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (11), pp.2152. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11112152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete diversity in Tunisian waters as of 2021: an update with special emphasis on Non-Indigenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakia Ayari-Kliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.698-724. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/MMS.27798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic impact assessment of a dredge sediment disposal in a dynamic resilient environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.113668. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 pandemic lockdown: An excellent opportunity to study the effects of trawling disturbance on macrobenthic fauna in the shallow waters of the Gulf of Gabès (Tunisia, Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1282. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of heavy metals and environmental quality of Tunisian Harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.1625. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10111625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récifs artificiels, un outil évolutif pour l’aménagement du milieu marin : approche géographique en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.7 - 29. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update of amphipoda checklist for the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.783. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14100783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydorid species (Annelida: Spionidae) associated with commercially important oyster shells and their shell infestation along the coast of Normandy, in the English Channel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waka Sato-Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1112. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gofas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological analysis to assess the success of artificial reef projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-21-00072.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Simulation with Flow-Induced Rotation for Non-Deformable Tidal Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.250. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9030250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic dispersal and seamount colonization by the Neritic Mysid Anchialina Agilis (G.O. Sars, 1877) in the North-eastern Atlantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sorbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1000223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide coverage but few quantitative data: Coarse sediments in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107010. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive predator Mnemiopsis leidyi A. Agassiz, 1868 control copepod abundances in the Seine Estuary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.172-180. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33140/JMSRO.04.01.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous species in marine and brackish waters along the Normandy coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.755-774. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2021.10.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical Study of the Impact of Macro-Roughnesses on a Tidal Turbine, on Its Performance and Hydrodynamic Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1288. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and ecology of sympatric Ampelisca species (crustacea, amphipoda) from the strait of Gibraltar to the strait of Dover, North-Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.643078. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.643078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthic communities in the tidal channels around the Gulf of Gabès, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.111846. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive macro-algae Sargassum muticum (Yendo) Fensholt, 1955 offer an appropriate temporary habitat for mobile fauna including non indigenous species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sporniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.107624. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21926/jept.2101012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Londoño-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M.M. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, pp.108-156. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and geographical affinities of Algerian Cumacea, Isopoda, Mysida, Lophogastrida and Tanaidacea (Crustacea Peracarida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, 221 (6), pp.221. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13060221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological status assessment and non-indigenous species in industrial and fishing harbours of the Gulf of Gabès (central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Moshabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, p. 65278-65299. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement to the knowledge of the Haploops species (Crustacea, Gammaridea, Ampeliscidae), with the description of two new species from North Atlantic Ocean. [Contribution to the knowledge of the Haploops genus. 10.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. A Kaim-Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5048 (2), pp.151-175. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5048.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and geographical distribution of soft-bottom macrobenthos in the bay of Bou Ismail (Algeria, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Hassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.100938. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do intertidal Zostera noltei meadows represent a favourable habitat for amphipods? The case of the Kneiss Islands (Gulf of Gabès: Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Boudaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 00, pp.e12589. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Maria Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic effects of offshore renewables: identification of knowledge gaps and urgently needed research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana N R Birchenough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radosław Brzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen R Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.1092-1108. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsz018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a theoretical social-ecological approach to manage artificial reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera to assess ecological quality statuses: The case of salmon fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deldicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106607. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and the biogeographical affinities of Annelida Polychaeta in the Algerian coastline (Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.157-182. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.20408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food limitation of juvenile marine fish in a coastal and estuarine nursery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind’amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 241, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola de Roton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality in coastal macrobenthic biomass and its implications for estimating secondary production using empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (3), pp.935-949. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The family Apseudidae Leach, 1814 (Crustacea: Tanaidacea) in the Gulf of Gabès (Mediterranean Sea): taxonomic and biogeographic remarks and description of Apseudopsis gabesi Esquete sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Esquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.1695-1711. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-019-00937-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the origin and introduction pattern of the tropical species Paracaprella pusilla Mayer, 1890 (Crustacea, Amphipoda, Caprellidae) in temperate European waters: first molecular insights from a spatial and temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Múrias Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Martínez-Laiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.43-80. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.32408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well established population of the Atlantic blue crab &amp;lt;i&amp;gt;Callinectes sapidus&amp;lt;/i&amp;gt; (Rathbun, 1896) in the English Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.1F874EAA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kerckhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.266-272. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2019.8.2.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the benthic macrofauna of an anthropogenic influenced area: Skhira Bay (Gulf of Gabès, central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Boudaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (13), pp.13522-13538. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapidly established population of the invader mysid Neomysis americana (S.I. Smith, 1873) in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.1573-1580. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-018-0914-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.87-98. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of oyster farming on macrofauna biodiversity in an eelgrass (Zostera marina) ecosystem of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.105480. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of benthic macrofauna to multiple anthropogenic pressures in the shallow coastal zone south of Sfax (Tunisia, central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moncef Serbaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 253, pp.474-487. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanaidaceans (Crustacea: Peracarida) from the Gulf of Gabès (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Esquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.453-460. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.996A3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (1), pp.728 - 738. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipods from tidal channels of the Gulf of Gabès (central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.430-443. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.15913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molluscs associated with intertidal Zostera noltei Hornemann beds in southern Tunisia (central Mediterranean): seasonal dynamics and environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (2-3), pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of biofouling effects on the tidal turbine hydrodynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue of the Twelfth European Wave and Tidal Energy Conference (EWTEC 2017), 1 (2), pp.101--109. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36688/imej.1.101-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.232 - 240. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthic diversity and sediment-water exchanges of oxygen and ammonium: Example of two subtidal communities of the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.15 - 27. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Beryouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the geographical distribution of the crab Asthenognathus atlanticus Monod, 1932, in the eastern English Channel through its commensal relationship with the polychaete Chaetopterus variopedatus (Renier, 1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.993. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0619-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new &amp;lt;i&amp;gt;Haploops&amp;lt;/i&amp;gt; species (Crustacea: Gammaridea: Ampeliscidae) from the North Atlantic Ocean: &amp;lt;i&amp;gt;H. bjarnii&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;H. quebecoisis&amp;lt;/i&amp;gt; [Contribution to the knowledge of the &amp;lt;i&amp;gt;Haploops&amp;lt;/i&amp;gt; genus. 9.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Kaim-Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4483 (3), pp.480-496. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4483.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of application of Polychaete/Amphipod ratios to assess diverse human pressures in estuarine and coastal marine environments: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.427-435. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Dambacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ruditapes spp. Clam Stock on the Western Coast of Cotentin (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Joncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (1), </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprisingly diversified macrofauna in mobile gravels and pebbles from high-energy hydrodynamic environment of the ‘Raz Blanchard’ (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.188 - 197. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the factors driving long-term changes of the suprabenthos in the Seine estuary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (1-2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping benthic communities: An indispensable tool for the preservation and management of the eco-socio-system in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.162 - 173. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Syllidae of the English Channel coarse sediment communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (05), pp.1051 - 1058. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315417000704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of two introduced Penaeidae (Crustacea: Decapoda) species from Le Havre Harbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.363-367. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.106-116. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unexpected record of an African mangrove crab, Perisesarma alberti Rathbun, 1921, (Decapoda: Brachyura: Sesarmidae) in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Shahdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric D’udekem D’acoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41200-017-0135-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Elasmopus thalyae&amp;lt;/i&amp;gt; (Crustacea: Amphipoda: Maeridae) in high energetic area off the North-west Cotentin peninsula, English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (3), pp.363-366. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.6466E5E0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic ecological status of Algerian harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125 (1-2), pp.378 - 388. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning off the DRIP (‘Data-rich, information-poor’) – rationalising monitoring with a focus on marine renewable energy developments and the benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.848 - 859. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete fauna from the intertidal zone of the Kneiss Islands (central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Underwater Imagery as a Complementary Tool for Benthos Sampling in an Area with High-Energy Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 06 (02), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Ecological Features of Benthic Macrofauna in Mediterranean and Atlantic Intertidal Eelgrass Beds: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.100174. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The well sorted fine sand community from the western Mediterranean Sea: A resistant and resilient marine habitat under diverse human pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 224, pp.336-351. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrofauna associated with temporary Sabellaria alveolata reefs on the west coast of Cotentin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Schlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billie Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.1260. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40064-016-2885-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated checklist of marine Algerian Crustacean Decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-sediment crustacean diversity and distribution along the Portuguese continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.43 - 60. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel ecosystem,across-roads of an thropogenic pressures and scientific studies : Lessons learned from the European INTERREGIV projects(2009–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macquatter-Golop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.158--165. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic response to light and temperature in Laminaria digitata gametophytes from two French populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Janquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Valeria Oppliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2015.1104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics (from 2010–2011 to 2014) of Sabellaria alveolata reefs on the western coast of Cotentin (English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billie Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Schlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate Effect of Clam Harvesting on Intertidal Benthic Communities in the Mudflat Zones of Kneiss Islands (Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquaculture Research &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9546.1000454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silting up and development of anoxic conditions enhanced by high abundance of the geoengineer species Ophiothrix fragilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beryouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.11 - 22. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment evolution in the mouth of the Seine estuary (France): A long-term monitoring during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348, pp.442-450. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study on dredge spoil of estuarine sediments in the bay of seine (France): A morphosedimentary assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Haploops species collected in the North Atlantic Ocean with the description of Haploops islandica n. sp. (Crustacea: Gammaridea: Ampeliscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Kaim-Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4179 (1), pp.42-76. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4179.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Structures of the Macrozoobenthos from the Intertidal Zone of the Kneiss Islands (Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.65405. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2016.62018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete/amphipod ratios: An approach to validating simple benthic indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Del-Pilar-Ruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESI - a taxonomic backbone for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Kouwenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e5848. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.3.e5848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mussel beds a favourable habitat for settlement of Hemigrapsus sanguineus (De Haan, 1835)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2015.10.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did we learn from PEGASEAS forum &amp;quot;Science and Governance of the Channel Marine Ecosystem&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Mcquatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of bait digging on intertidal macrofauna of tidal mudflats around the Kneiss Islands (Gulf of Gabès, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2-4), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of &amp;lt;i&amp;gt;Eriocheir sinensis&amp;lt;/i&amp;gt; H. Milne Edwards, 1853 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.e15. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267214001389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and abundance of intertidal benthic macrofauna in the Kneiss Islands (Gulf of Gabès, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of clam rake harvesting on the intertidal Ruditapes habitat of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (9), pp.2663 - 2673. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of benthic research in the English Channel: From general patterns of communities to habitat mosaic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.32-45. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the marbled crab Pachygrapsus marmoratus (Fabricius, 1787) on the coast of Calvados (Bay of Seine, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative approach for the management of harbour-dredged sediment in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.328-339. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale patterns in the diversity and organization of benthic intertidal fauna among French Atlantic estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological traits explain the distribution and colonisation ability of the invasive shore crab Hemigrapsus takanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gothland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New marine amphipod records on the Algerian coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (4), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315414000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of habitat areas and carrying capacity for Western Cotentin Estuaries (North-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Saint-Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between aggregations and environmental factors explain spatio-temporal patterns of the brittle-star Ophiothrix fragilis in the eastern Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 131, pp.171e181. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of data quality on the setting of conservation planning targets using the species-area relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-4642.2012.00921.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional records and distribution (2011-2012) of Hemigrapsus sanguineus (De Haan, 1835) along the French coast of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gothland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ovaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.305-315. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2013.4.4.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biodiversity on the Algerian Continental Shelf (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (25-28), pp.1745 - 1765. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2012.752545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immediate impact of intertidal pebble fork harvesting on the warty venus Venus verrucosa benthic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes of the Seine estuary suprabenthos (1996-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 448, pp.93-103. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2013.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of local environmental conditions on the seasonal acclimation process and the daily integrated production rates of Laminaria digitata (Phaeophyta) in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Janquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (3), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns in the benthic diversity of the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Dewarumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 479, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating marine ecosystem health: Case studies of indicators using direct observations and modelling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.353-365. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et morue de l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière et spatiale des flux métaboliques (respiration, excrétion) des communautés benthiques à Abra alba (Wood, 1802) et Ophiothrix fragilis (Abildgaard, 1789) du bassin oriental de la Manche et du sud de la mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanogaphes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a population of marbled crab Pachygrapsus marmoratus (Crustacea: Brachyura: Grapsoidea) on the coast of northern Cotentin, Normandy, on the western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267212000334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response by Dauvin to correspondence by Christophe Luczak and Nicolas Spilmont on ?Are the Eastern and Western Basins of the English Channel two separate ecosystems? Get back in line with some cautionary comments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (11), pp.2615-2616. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of different benthic indices to diverse human pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'habitat et détermination de cibles de conservation pourune approche de planification de la conservation en Manche orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal stability of a coarse sediment community in the Central Eastern English Channel Paleovalleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and repeated records of the tropical-temperate crab Asthenognathus atlanticus Monod, 1932 (Decapoda: Brachyura) in the eastern part of the Bay of Seine (eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential changes in benthic macrofaunal distributions from the English Channel simulated under climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the eastern and western basins of the English Channel two separate ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of polychaete population density: dynamics of dominant species and scaling properties in relative abundance ﬂuctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quiroz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mpg-19-45-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of amphipods to sewage pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Del-Pilar-Ruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimenez-Casalduero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Sanchez-Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of different benthic indices to diverse human pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and zoogeography of Icelandic deep-sea Ampeliscidae (Crustacea: Amphipoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gujmundsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2012.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'un futur site de clapage en baie de Seine par une approche bio-sédimentaire intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanographe de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional patterns of continental shelf polychaete diversity: examples for the North Sea, English Channel, Irish Sea and Outer Bristol Channel areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quiroz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dewarumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (S1), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11250003.2011.591183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in suprabenthic communities in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.182-185. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Benthic Ecosystem Functioning Through Trophic Web Modelling : The Example of the Eastern Basin of the English Channel and the Southern Bight of the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dewarumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0485.2011.00428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ photosynthetic performance of Laminaria digitata (Phaeophyceae) during spring tides in Northern Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Janquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52, pp.405-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00667606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemigrapsus sanguineus (De Haan, 1835) (Crustacea: Brachyura: Grapsoidea) a new invasive species in European waters: the case of the French English Channel coast (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dufossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2011.6.3.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception sectorielle face À la nécessité d'une vision globale et partagée de l'estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling epifauna, a necessity for a better assessment of benthic ecosystem functioning: An example of the epibenthic aggregated species Ophiothrix fragilis from the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.2753-2760. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing coastal benthic macrofauna community condition using best professional judgement - Developing consensus across North America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Weisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ranasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Cadien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.589-600. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological quality stutus of the soft-botoom communities on the algerian coast : general patterns and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boutiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.1969-1977. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Quality Status of the soft-bottom communities on the algerian coast: General patterns and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boutiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.1969-1977. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an impact assessment of bauxite red mud waste on the knowledge of the structure and functions of bathyal ecosystems: the example of the Cassidaigne canyon (North-western Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Port 2000 harbour construction have an effect on the Seine estuary suprabenthic community ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.42-50, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Benthos de l'estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessineton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuvilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascicule Seine Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2.4, pp.ISBN 2-84834-054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Biotic Indices, AMBI and BOPA/BO2A, for assessing the Ecological Quality Status (EcoQS) of Benthic Macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitional Waters Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.12-24. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i1825229Xv4n1p12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Hemigrapsus takanoi (Crustacea: Decapoda: Grapsidae) on the western coast of northern Cotentin, Normandy, western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.e101. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267210000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of benthic amphipods from ﬁne sand community of the Iberian Peninsula east coast (Spain), western Mediterranean, with new records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Del-Pilar-Ruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimenez-Casalduero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sánchez-Lizaso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.e119. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267210001065;⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an impact assessment of bauxite red mud waste on the knowledge of the structure and functions of bathyal ecosystems: The example of the Cassidaigne canyon (north-western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Medicorophium Bousfield, M. longisetosum n. sp. from the western Mediterranean, coast of Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2450, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic indicators: From subjectivity to objectivity - Where is the line?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.947-953. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, protection, conservation and management in the marine domain: the example of the mainland French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conservation biology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic time-series observations in North-eastern European Marine Station: Is a European Label Needed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.483-488. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Indices and Ecological Quality of shallow Algeria fine sand community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Shore Crabs Hemigrapsus spp. (Crustacea: Brachyura: Grapsoidea) Continue Their Invasion around the Cotentin Peninsula, Normandy, France: Status of the Hemigrapsus Population in 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.605-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel habitat atlas for marine resource management (CHARM): an aid for planning and decision-making in an area under strong anthropogenic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.499-508. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic indicators and index approaches in the three main estuaries along the French Atlantic coast (Seine, Loire and Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (2), pp.228-240. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0485.2008.00274.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of two invasive crabs species Hemigrapsus sanguineus (De Haan 1853) and H. takonei Asakura and Watanabe 2005 in the Dover Strait (English Channel, north-eastern Atlantic).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.451-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of the Asian shore crab Hemigrapsus sanguineus (Crustacea: Brachyura: Grapsoidea) in the Cotentin, Normandy, English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Estuarine Quality Paradox: is it possible to define an Ecological Quality Status for specific modified and naturally stressed estuarine ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Estuarine Quality Paradox: is it possible to define an Ecological Quality Status for specific modified and naturally stressed estuarine ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of marine amphipod fauna (Crustacea: Peracarida) on the Algerian coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, ei34, published on line, 9 p.. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267209990522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Recent Developments in Coastal Zone Management in France: The Transition towards Integrated Coastal Zone Management (1973-2007).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for clear and comparable terminology in benthic ecology. Part I. Ecological concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.432-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Main Characteristics, Problems, and Prospects for Western European Coastal Seas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Seamounts Provide A Good Habitat for Annelida, Polychaeta? Example of the North-Eastern Atlantic Seamounts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Surugiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Reseach I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, I (55), pp.1515-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heavy metal contamination on the macrobenthic fauna in estuaries: the case of the Seine estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal scales in estuarine conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.208-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New location of Haploops lodo (Ampeliscidae) from bathyal North Atlantic Ocean with a redescription of the species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (13), pp.1065-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Phaeocystis globosa bloom on the dynamics of the mineralization processes in intertidal permeable sediment in the eastern English Channel (Wimereux, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.1284-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthic biomasses in the Bay of Seine in the Bay of Seine (Eastern English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Sea. Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.320-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploops antarctica (Crustacea: Gammaridea: Ampeliscidae): the first species of the genus Haploops from the Southern Antarctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1961, pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés aquatiques de la partie orientale de la baie et de l'estuaire de Seine: deux siècles d'observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Phaeocystis bloom affect the diel migration of the suprabenthos community?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New record of the marbled crab Pachygrapsus marmoratus (Crustacea: Brachyura: Grapsoidea) on the coast of northern Cotentin, Normandy, western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Biotic Indices in semi-enclosed coastal ecosystems and transitional waters habitats - Implications for the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for clear and comparable terminology in benthic ecology. Part II. Application for the European Directives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.446-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. 2007. Consequuences of estuarine management on hydrodynamics and ecological functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 588, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Using historical data, expert judgement and multivariate analysis in assessing reference conditions and benthic ecological status, according to the European Water Framework Directive”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55-56, vol. 55, 2007, pp. 16-29. vol. 56, 1234-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the concept for marine biological valuation with respect to translating it to a practical protocol: Viewpoints derived from a joint ENCORA-MARBEF initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Austen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Indicators: Analysis of the Threshold Values of Ecological Quality Classifications for Transitional Waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.1707-1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete/amphipod ratio revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradox of estuarine quality: benthic indicators and incides in estuarine environments, consensus or debate for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.271-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Muxika et al., 2007 &amp;quot;Using historical data, expert judgement and multivariate analysis in assessing reference conditions and benthic ecological status, according to the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, vol. 55, 2007, pp. 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Fifty years of change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.1373-1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence Of Melinna Palmata (Annelid Polychaete) And Ensis Directus (Mollusc Bivalve) As indicators of environmental changes in the Bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological quality status of the Bay of Seine and the Seine estuary: use of biotic indices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Janson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.241-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Data-analytic Approach to the Classification of Species According to their Spatial Dispersion. Application to a marine Macrobenthic Community from the Bay of Morlaix (Western English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Durbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 N° 8, pp.831-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation du patrimoine naturel littoral dans le processus de la gestion intégrée des zones côtières : éléments de réflexion pour l'élaboration d'un projet et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghezali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Mesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1-2), pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes of four macrobenthic assemblages from 1978 to 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Dewarumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Elkaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (2), pp.287-310. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540007168X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes (1977 to 1987) in a muddy fine sand Abra alba - Melinna palmata community from the Western English Channel: multivariate time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (1-2), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps049065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer le nombre total d'espèces d'un peuplement macrobenthique ?Application aux peuplements de substrat meuble de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.207--212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG-TERM VARIATIONS (1977-1985) OF THE FINE SAND COMMUNITY OF PIERRE-NOIRE (BAY OF MORLAIX, WESTERN ENGLISH-CHANNEL) - STATISTICAL-ANALYSIS OF THE STRUCTURAL EVOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYDROBIOLOGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 142, pp.171-186. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00026757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations on pollution of the sea bed and disturbance of sub-littoral communities in Northern Brittany by oil from the Amoco Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 9 (11), pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01859861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval connectivity in offshore wind farm environments: MARS3D - ICHTHYOP coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures biomimétiques dans les ports et marinas : un moyen efficace d'accroître la biodiversité marine dans ces milieux fortement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asari clam (Ruditapes philippinarum) in France: fishing activity, governance and present knowledge challenges regarding biology and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kermorvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Manila Clam (Asari) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gunsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Connectivity Between Offshore Wind Farms in the Bay of Seine -MARS3D and ICHTHYOP Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected high records of non-indigenous foraminiferal species in the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavard Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richirt Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holzmann Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mcgann Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORAMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST2023 - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Schlicklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial reef along the French Mediterranean coastline: toward innovative integrated biodiversity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium “Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Livorno, Italy. pp.309-315, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/978-88-5518-147-1.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tidal turbine biofouling on turbulence and power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26539v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in a benthic system exposed to multiple stressors: a 40‐year time‐series in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Somerfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26745v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of the links between species and functional diversity: the effects of methodological choices to assess functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26746v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, CAen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the species and functional diversity of a fine sand macrobenthic community in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26751v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversified benthic habitats in a tidal Mediterranean sub-tropical environment: the case of the Gulf of Gabès (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26537v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26536v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European on Wave and Tidal Energy Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à pied sur la côte ouest du Cotentin : un enjeu halieutique face à une pression touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Beryouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST Bordeaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the species diversity of the fine sand benthic community of the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel – Past, Present, Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipod importance in the trophic network of the eastern part of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Foraminifera to assess Ecological Quality Status : the case of the rade de Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deldicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Present, Future. Looking forward : cherish the past, shape the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données des Traits d'Histoires de Vie des invertébrés marins de substrat meuble en Manche et en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE Biological trAits foR BEnthic CommUnity Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birchenough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of functioning indicators proposed to OSPAR illustrated with the case study of the offshore wind farm in the Bay of Seine. What is next: connecting ecological and social network analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop ENA AWI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of systematic in knowledge and protection of biodiversity, the case of the genus Haploops Liljeborg, 1856 (Ampeliscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kaïm-Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.409-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carhamb'ar 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and trophic network of a windfarm site of the eastern part of the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Prsent, Future. Looking forward : cherish the past, shape the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic time series observations in the North-eastern Atlantic european marine station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Prsent, Future. Looking forward : cherish the past, shape the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des aménagements portuaires Algériens sur les communautés benthiques de fonds meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque CARHAMB’AR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France. pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et typologie des communautés benthiques : outils indispensables pour la préservation et la gestion des habitats marins de la baie de Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque CARHAMB’AR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the suprabenthos is a good surrogate to assess the environmental changes ? The case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suprabenthos est-il un bon témoin des variations de l’environnement ? Exemple de 15 ans de suivi en estuaire de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Galichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZNIEFF-Marines en Normandie : outil de connaissance de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-web models and political decision : what could be learned from simulations of cumulated impacts on the Bay of Seine food-web properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wilhelmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème young oceanographers forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macrobenthos un compartiment intégrateur de la qualité environnementale des écosystèmes côtiers : exemple du bassin oriental de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Syllidae of the coarse sand benthic communities from the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Polychaete Conference National Museum Wales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact of biofouling on hydrodynamics downstream of a tidal turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wilhemsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year colonisation by zoobenthic species on an eco-friendly artificial reef in the English Channel intertidal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Symposium de la Société Franco-Japonaise d’Océanographie, The sea under human and natural impacts: challenge of oceanography to the future Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation à court terme par le benthos sur un écosystème artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de l’environnement hydrodynamique par la présence d’organismes fixés sur les pales d’hydroliennes à axe vertical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences de l’Univers de l’Equip@Meso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques biennal des zones ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The English Channel: towards a new Japanese Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Symposium de la Société Franco-Japonaise d’Océanographie, The sea under human and natural impacts: challenge of oceanography to the future Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biofouling on turbulent wake downstream of a tidal turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-French Forum of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sédimentaire (2010-2014) de la zone d'expérimentation de clapage du Grand Port Maritime de Rouen en baie de Seine orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leloc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Basse-Normandie; IFREMER, Jul 2014, Caen, France. pp.14-15, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12775811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining biological markers to estimate the realized niche species : the case of three flatfish in Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind’amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laghzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum TransChannel ‘Science and Governance of the Channel Marine Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic sensitive habitat mapping: a new tool for ecosystem management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir E. Kostylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum TransChannel ‘Science and Governance of the Channel Marine Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Gouvernance de l’Ecosystème Marin de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum Trans-Manche - Programme INTERREG IV A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France National Report 2012, ICES Working Group on Introduction and Transfers of Marine Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Curd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introduction and Transfers of Marine Organisms (WGITMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitat classification: a pluridisciplinary approach in a high macrotidal environment - The case of the English median Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic habitat diversity in coarse sediment under high macrotidal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live under tidal regime: the role of the brittle-star Ophiothrix fragilis beds from the eastern Bay of Seine in the fine particle deposit-suspension mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beryouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envasement sous l'influence des organismes benthiques : exemple des ophiures en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal changes in macrobenthic communities on the basis of probable species presence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Durbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Long-Term Changes in Marine Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, ARCACHON (FRANCE), France. pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton and suprabenthos of the upstream part of the Seine estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal and Floral diversity ofhard substrate from the CHERLOC experimental dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de données locales (benthiques et halieutiques) dans la mise en place de modèle de réseau trophique Ecopath : exemple d'écosystèmes côtiers du bassin Oriental de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araignous Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasram Frida Ben Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaetopterus variopedatus a stepping habitat for introduced and tropical-temperate species in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du réseau trophique du site expérimental de clapage MACHU dans la partie orientale de la baie de Seine (Manche) avant et après dépôt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus C Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana N R Angus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2017, Theme session K. Introducing man-made structures in marine systems: assessing ecological effects, knowledge gaps and management implications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangeré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruhisa Komatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-90050-1. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces marines animales et végétales introduites en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen, AESN. pp.348, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Claire Bennis; Jean-Claude Dauvin; Eric Feunteun; Teruhisa Komatsu; Osamu Matsuda; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-95, 2025, ISBN 978-3-031-90049-5. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the turbulent wake downstream offshore wind turbines on larval dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.3-8, 2022, Proceedings of the 5th International Conference on Renewable Energies Offshore (RENEW 2022, Lisbon, Portugal, 8–10 November 2022), 9781003360773. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003360773-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sédimentologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ecosystem Approach to Assess the Impacts of Marine Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo, R.; Bernardino, J.; Coelho, H.; Lino Costa, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy and Wildlife Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.153-164, 2019, 978-3-030-05519-6. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05520-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - The English Channel: La Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles R.C. Sheppard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Seas: An Environmental Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.153-188, 2019, 9780128050682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte général : données physiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 12th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2017, </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36688/ewtec-2017-1120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche fonctionnelle des communautés benthiques à Abra alba et Ophiothrix fragilis du bassin oriental de la Manche et du sud de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François.G. Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26ème Forum des Jeunes océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.67-73, 2012, 978-2-9510625-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'un futur site de clapage en baie de Seine par une approche bio-sédimentaire intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François G Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26ème Forum des Jeunes océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.63-66, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Ecological Quality and Integrity of Estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolanski, E.; McLusky, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.125-162, 2011, 9780080878850. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374711-2.00109-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Manche orientale, espace maritime à forte pression anthropique : de la connaissance de son fonctionnement à sa gestion basée sur l'écosystème. in Du naturalisme à l'écologie, edité par F.G. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M François Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la côte d'opale : Du naturalisme à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des océanographesde France, pp.199-224, 2011, 978-2-9510625-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. In : Amiard T. & Rainbow P.S., A comprehensive methodology for the assessment of the health status of estuarine ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amiard T. &amp; Rainbow P.S.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A comprehensive methodology for the assessment of the health status of estuarine ecosystems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor and Francis Group, London &amp; New York, pp.1-18, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les éoliennes en mer, Cohabiter dans la baie – Projet de Suivi Ouvert, (EOLENMER, R2), Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05537045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des communautés benthiques sous les cages d’élevage de salmonidés (Rade de Cherbourg). Projet SALMOCOT III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnam-Intechmer / LUSAC. 2024, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des engins de pêche sur les fonds marins de Manche-Est et du golfe normand-breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Liefmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen. 2022, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04166402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOC Projet Courseulles-sur- Mer, Etat de référence avant construction : Suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite du développement de l’indicateur Dredge Disposal Sediment Index (D²SI). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTE, projet Courseulles-sur- Mer, état de référence avant construction : suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat Bio-sédimentaire du PER Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthos en estuaire et baie de Seine : mise à jour de la base de données MABES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric L'Ebrellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Seine-Aval. 2019, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’interférence entre nos résultats de scénarios et l’acceptabilité sociale des EMR. Projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses isotopiques des échantillons d’opportunité. Délivrable Lot 2 du projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangeré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] France Energies Marines. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des ZNIEFF existantes dans le Golfe Normand- Breton. Annexe : Actualisation des fiches ZNIEFF existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim Annual Report 2018 of the Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alsebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.R Birchenough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Council for the Exploration of the Sea (ICES). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermediaire du projet INDICLAP. Convention pour la mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim Annual Report 2016 of the ICES Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwp Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Council for the Exploration of the Sea (ICES). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim Annual Report 2015 of the ICES Working Group on Marine Benthal and Renewable Energy Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwp Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Council for the Exploration of the Sea (ICES). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1095"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Dauvin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (241)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'CôTe Des Havres', Cotentin Peninsula (France): Controversy over the Future of a Much-Appreciated Coastal Area Faced with Climatic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environment and Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62836/jee.v1i1.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-to-Date Biodiversity Changes in the Benthic Communities from the English Channel Under Climatic and Anthropogenic Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.163. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d18030163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipod species in European and nearby seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Badalucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lo Brutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark John Costello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e186195. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e186195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of offshore wind farms in the English Channel on larval dispersal and connectivity of benthic species using numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-025-01665-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05101556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amphipods of the Macaronesian archipelagos and north-west African margin: checklist and geographical distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Menioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.39476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How resilient are coastal marine soft-bottom communities with high diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.117850. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obituary- Guy Levavasseur (1951-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of Aoroides longimerus Ren &amp; Zheng, 1996 across the Mediterranean and the Atlantic: genetic diversity, anthropogenic transport, and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Guerra-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Desiderato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Mucciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.842 - 859. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.41784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of dispersal of Ampelisca (Amphipoda Gammaridae) during their diel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Zarrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 493, pp.110755. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Predation by Birds, Cephalopods, Fish and Marine Mammals on Marine Benthic Amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12030403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salauen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Types with Alternation of Sandy and Rocky Shores Influence the Distribution of Clams in an Area Characterized by High-Energy Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.1488. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12091488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do offshore wind farms promote the expansion and proliferation of non-indigenous invertebrate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 206, pp.116802. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Turbulent Wake of Offshore Wind Turbines and Retention Time of Larval Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (11), pp.2152. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11112152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molluscs from tidal channels of the Gulf of Gabès (Tunisia): Quantitative data and comparison with other lagoons and coastal waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.545. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11030545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional changes in Artificial Reefs ecosystem stressed by trophic modelling approach: Case study in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.103100. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, 14 p. /101550. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of the non-indigenous amphipod Chelicorophium curvispinum (G.O. Sars, 1895) in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2023.12.3.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion de la biodiversité marine, méprise ou réalité : le cas des invertébrés marins benthiques en Manche (Atlantique Nord-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.39835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M P Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolyne Courleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness of polydorid species (Polychaeta: Spionidae) in the English Channel (France) and on the Pacific Coast of Tohoku District (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waka Sato-Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.233-244. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32211/lamer.61.3-4_233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the life cycle and population dynamics of the tanaid Zeuxo holdichi Bamber, 1990 colonizing concrete blocks deployed on oyster table (Bay of Seine, eastern part of the English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.245-257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32211/lamer.61.3-4_245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Amphipoda Database: history and progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Oliver Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Copilaș-Ciocianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records Of The Australian Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.329-342. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3853/j.2201-4349.75.2023.1875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological analysis to assess the success of artificial reef projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-21-00072.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-021-10123-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récifs artificiels, un outil évolutif pour l’aménagement du milieu marin : approche géographique en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.7 - 29. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete diversity in Tunisian waters as of 2021: an update with special emphasis on Non-Indigenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakia Ayari-Kliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.698-724. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/MMS.27798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic impact assessment of a dredge sediment disposal in a dynamic resilient environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.113668. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 pandemic lockdown: An excellent opportunity to study the effects of trawling disturbance on macrobenthic fauna in the shallow waters of the Gulf of Gabès (Tunisia, Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1282. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation of artificial structures by primary producers: competition and photosynthetic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of Bioadhesion and Biofilm Research, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2022.2088285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of heavy metals and environmental quality of Tunisian Harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.1625. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10111625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update of amphipoda checklist for the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.783. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14100783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydorid species (Annelida: Spionidae) associated with commercially important oyster shells and their shell infestation along the coast of Normandy, in the English Channel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waka Sato-Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Okoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokazu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-022-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1112. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gofas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological status assessment and non-indigenous species in industrial and fishing harbours of the Gulf of Gabès (central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Moshabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, p. 65278-65299. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement to the knowledge of the Haploops species (Crustacea, Gammaridea, Ampeliscidae), with the description of two new species from North Atlantic Ocean. [Contribution to the knowledge of the Haploops genus. 10.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. A Kaim-Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5048 (2), pp.151-175. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5048.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical Study of the Impact of Macro-Roughnesses on a Tidal Turbine, on Its Performance and Hydrodynamic Wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1288. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and ecology of sympatric Ampelisca species (crustacea, amphipoda) from the strait of Gibraltar to the strait of Dover, North-Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Quintino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.643078. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.643078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthic communities in the tidal channels around the Gulf of Gabès, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.111846. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive predator Mnemiopsis leidyi A. Agassiz, 1868 control copepod abundances in the Seine Estuary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.172-180. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33140/JMSRO.04.01.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous species in marine and brackish waters along the Normandy coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.755-774. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2021.10.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine artificial reefs, a meta-analysis of their design, objectives and effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.e01538. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Simulation with Flow-Induced Rotation for Non-Deformable Tidal Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.250. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9030250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic dispersal and seamount colonization by the Neritic Mysid Anchialina Agilis (G.O. Sars, 1877) in the North-eastern Atlantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sorbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1000223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide coverage but few quantitative data: Coarse sediments in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107010. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year temporal study of an intertidal artificial structure in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9111174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the invasive macro-algae Sargassum muticum (Yendo) Fensholt, 1955 offer an appropriate temporary habitat for mobile fauna including non indigenous species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sporniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.107624. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21926/jept.2101012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Spaghetti Project”: the final identification guide to European Terebellidae (sensu lato) (Annelida, Terebelliformia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Londoño-Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M.M. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, pp.108-156. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and geographical affinities of Algerian Cumacea, Isopoda, Mysida, Lophogastrida and Tanaidacea (Crustacea Peracarida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, 221 (6), pp.221. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13060221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food limitation of juvenile marine fish in a coastal and estuarine nursery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind’amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 241, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic effects of offshore renewables: identification of knowledge gaps and urgently needed research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana N R Birchenough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radosław Brzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen R Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), pp.1092-1108. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsz018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Maria Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and geographical distribution of soft-bottom macrobenthos in the bay of Bou Ismail (Algeria, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Hassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Oulmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.100938. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2019.100938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do intertidal Zostera noltei meadows represent a favourable habitat for amphipods? The case of the Kneiss Islands (Gulf of Gabès: Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Boudaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 00, pp.e12589. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a theoretical social-ecological approach to manage artificial reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera to assess ecological quality statuses: The case of salmon fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deldicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106607. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and the biogeographical affinities of Annelida Polychaeta in the Algerian coastline (Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.157-182. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.20408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kerckhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.266-272. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2019.8.2.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the benthic macrofauna of an anthropogenic influenced area: Skhira Bay (Gulf of Gabès, central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Boudaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (13), pp.13522-13538. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality in coastal macrobenthic biomass and its implications for estimating secondary production using empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tableau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (3), pp.935-949. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The family Apseudidae Leach, 1814 (Crustacea: Tanaidacea) in the Gulf of Gabès (Mediterranean Sea): taxonomic and biogeographic remarks and description of Apseudopsis gabesi Esquete sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Esquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.1695-1711. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-019-00937-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola de Roton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the origin and introduction pattern of the tropical species Paracaprella pusilla Mayer, 1890 (Crustacea, Amphipoda, Caprellidae) in temperate European waters: first molecular insights from a spatial and temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Múrias Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Martínez-Laiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.43-80. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.32408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well established population of the Atlantic blue crab &amp;lt;i&amp;gt;Callinectes sapidus&amp;lt;/i&amp;gt; (Rathbun, 1896) in the English Channel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.1F874EAA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of oyster farming on macrofauna biodiversity in an eelgrass (Zostera marina) ecosystem of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.105480. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapidly established population of the invader mysid Neomysis americana (S.I. Smith, 1873) in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.1573-1580. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-018-0914-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.87-98. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of benthic macrofauna to multiple anthropogenic pressures in the shallow coastal zone south of Sfax (Tunisia, central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moncef Serbaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 253, pp.474-487. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanaidaceans (Crustacea: Peracarida) from the Gulf of Gabès (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Esquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.453-460. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.996A3734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (1), pp.728 - 738. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ruditapes spp. Clam Stock on the Western Coast of Cotentin (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Joncourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (1), </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Dambacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the geographical distribution of the crab Asthenognathus atlanticus Monod, 1932, in the eastern English Channel through its commensal relationship with the polychaete Chaetopterus variopedatus (Renier, 1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.993. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0619-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molluscs associated with intertidal Zostera noltei Hornemann beds in southern Tunisia (central Mediterranean): seasonal dynamics and environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (2-3), pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipods from tidal channels of the Gulf of Gabès (central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.430-443. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.15913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of biofouling effects on the tidal turbine hydrodynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue of the Twelfth European Wave and Tidal Energy Conference (EWTEC 2017), 1 (2), pp.101--109. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36688/imej.1.101-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.232 - 240. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthic diversity and sediment-water exchanges of oxygen and ammonium: Example of two subtidal communities of the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.15 - 27. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range extension of the tanaidid Zeuxo holdichi (Bamber, 1990) along the northern coasts of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.329-333. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.58345007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dredge spoil disposal (DSD) index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.102-105. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Beryouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new &amp;lt;i&amp;gt;Haploops&amp;lt;/i&amp;gt; species (Crustacea: Gammaridea: Ampeliscidae) from the North Atlantic Ocean: &amp;lt;i&amp;gt;H. bjarnii&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;H. quebecoisis&amp;lt;/i&amp;gt; [Contribution to the knowledge of the &amp;lt;i&amp;gt;Haploops&amp;lt;/i&amp;gt; genus. 9.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Kaim-Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4483 (3), pp.480-496. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4483.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of application of Polychaete/Amphipod ratios to assess diverse human pressures in estuarine and coastal marine environments: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.427-435. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The well sorted fine sand community from the western Mediterranean Sea: A resistant and resilient marine habitat under diverse human pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 224, pp.336-351. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Elasmopus thalyae&amp;lt;/i&amp;gt; (Crustacea: Amphipoda: Maeridae) in high energetic area off the North-west Cotentin peninsula, English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (3), pp.363-366. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.6466E5E0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic ecological status of Algerian harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125 (1-2), pp.378 - 388. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning off the DRIP (‘Data-rich, information-poor’) – rationalising monitoring with a focus on marine renewable energy developments and the benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sheehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.848 - 859. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping benthic communities: An indispensable tool for the preservation and management of the eco-socio-system in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.162 - 173. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Syllidae of the English Channel coarse sediment communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (05), pp.1051 - 1058. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315417000704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprisingly diversified macrofauna in mobile gravels and pebbles from high-energy hydrodynamic environment of the ‘Raz Blanchard’ (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.188 - 197. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the factors driving long-term changes of the suprabenthos in the Seine estuary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (1-2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of two introduced Penaeidae (Crustacea: Decapoda) species from Le Havre Harbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.363-367. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.106-116. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unexpected record of an African mangrove crab, Perisesarma alberti Rathbun, 1921, (Decapoda: Brachyura: Sesarmidae) in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Shahdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric D’udekem D’acoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41200-017-0135-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete fauna from the intertidal zone of the Kneiss Islands (central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Underwater Imagery as a Complementary Tool for Benthos Sampling in an Area with High-Energy Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 06 (02), </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Ecological Features of Benthic Macrofauna in Mediterranean and Atlantic Intertidal Eelgrass Beds: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.100174. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete/amphipod ratios: An approach to validating simple benthic indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Del-Pilar-Ruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel ecosystem,across-roads of an thropogenic pressures and scientific studies : Lessons learned from the European INTERREGIV projects(2009–2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macquatter-Golop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.158--165. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated checklist of marine Algerian Crustacean Decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrofauna associated with temporary Sabellaria alveolata reefs on the west coast of Cotentin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Schlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billie Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.1260. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40064-016-2885-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-sediment crustacean diversity and distribution along the Portuguese continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.43 - 60. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate Effect of Clam Harvesting on Intertidal Benthic Communities in the Mudflat Zones of Kneiss Islands (Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquaculture Research &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-9546.1000454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic response to light and temperature in Laminaria digitata gametophytes from two French populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Janquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Valeria Oppliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2015.1104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics (from 2010–2011 to 2014) of Sabellaria alveolata reefs on the western coast of Cotentin (English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billie Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Schlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silting up and development of anoxic conditions enhanced by high abundance of the geoengineer species Ophiothrix fragilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beryouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.11 - 22. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment evolution in the mouth of the Seine estuary (France): A long-term monitoring during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348, pp.442-450. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study on dredge spoil of estuarine sediments in the bay of seine (France): A morphosedimentary assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Structures of the Macrozoobenthos from the Intertidal Zone of the Kneiss Islands (Central Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.65405. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojms.2016.62018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Haploops species collected in the North Atlantic Ocean with the description of Haploops islandica n. sp. (Crustacea: Gammaridea: Ampeliscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Kaim-Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4179 (1), pp.42-76. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4179.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of benthic research in the English Channel: From general patterns of communities to habitat mosaic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.32-45. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the marbled crab Pachygrapsus marmoratus (Fabricius, 1787) on the coast of Calvados (Bay of Seine, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESI - a taxonomic backbone for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Kouwenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Boumans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e5848. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.3.e5848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mussel beds a favourable habitat for settlement of Hemigrapsus sanguineus (De Haan, 1835)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2015.10.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did we learn from PEGASEAS forum &amp;quot;Science and Governance of the Channel Marine Ecosystem&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Mcquatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of bait digging on intertidal macrofauna of tidal mudflats around the Kneiss Islands (Gulf of Gabès, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2-4), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of &amp;lt;i&amp;gt;Eriocheir sinensis&amp;lt;/i&amp;gt; H. Milne Edwards, 1853 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.e15. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267214001389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and abundance of intertidal benthic macrofauna in the Kneiss Islands (Gulf of Gabès, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of clam rake harvesting on the intertidal Ruditapes habitat of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (9), pp.2663 - 2673. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of habitat areas and carrying capacity for Western Cotentin Estuaries (North-Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Saint-Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological traits explain the distribution and colonisation ability of the invasive shore crab Hemigrapsus takanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gothland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative approach for the management of harbour-dredged sediment in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.328-339. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale patterns in the diversity and organization of benthic intertidal fauna among French Atlantic estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gouillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New marine amphipod records on the Algerian coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (4), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315414000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating marine ecosystem health: Case studies of indicators using direct observations and modelling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.353-365. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional records and distribution (2011-2012) of Hemigrapsus sanguineus (De Haan, 1835) along the French coast of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gothland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ovaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.305-315. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2013.4.4.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biodiversity on the Algerian Continental Shelf (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (25-28), pp.1745 - 1765. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2012.752545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between aggregations and environmental factors explain spatio-temporal patterns of the brittle-star Ophiothrix fragilis in the eastern Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 131, pp.171e181. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of data quality on the setting of conservation planning targets using the species-area relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-4642.2012.00921.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immediate impact of intertidal pebble fork harvesting on the warty venus Venus verrucosa benthic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes of the Seine estuary suprabenthos (1996-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 448, pp.93-103. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2013.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of local environmental conditions on the seasonal acclimation process and the daily integrated production rates of Laminaria digitata (Phaeophyta) in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Janquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (3), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns in the benthic diversity of the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Dewarumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 479, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'un futur site de clapage en baie de Seine par une approche bio-sédimentaire intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanographe de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and repeated records of the tropical-temperate crab Asthenognathus atlanticus Monod, 1932 (Decapoda: Brachyura) in the eastern part of the Bay of Seine (eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential changes in benthic macrofaunal distributions from the English Channel simulated under climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière et spatiale des flux métaboliques (respiration, excrétion) des communautés benthiques à Abra alba (Wood, 1802) et Ophiothrix fragilis (Abildgaard, 1789) du bassin oriental de la Manche et du sud de la mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanogaphes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a population of marbled crab Pachygrapsus marmoratus (Crustacea: Brachyura: Grapsoidea) on the coast of northern Cotentin, Normandy, on the western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267212000334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response by Dauvin to correspondence by Christophe Luczak and Nicolas Spilmont on ?Are the Eastern and Western Basins of the English Channel two separate ecosystems? Get back in line with some cautionary comments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (11), pp.2615-2616. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of different benthic indices to diverse human pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et morue de l'Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal stability of a coarse sediment community in the Central Eastern English Channel Paleovalleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.14-24. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'habitat et détermination de cibles de conservation pourune approche de planification de la conservation en Manche orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the eastern and western basins of the English Channel two separate ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of amphipods to sewage pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Del-Pilar-Ruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimenez-Casalduero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Sanchez-Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of polychaete population density: dynamics of dominant species and scaling properties in relative abundance ﬂuctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quiroz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mpg-19-45-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and zoogeography of Icelandic deep-sea Ampeliscidae (Crustacea: Amphipoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gujmundsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2012.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of different benthic indices to diverse human pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.143-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling epifauna, a necessity for a better assessment of benthic ecosystem functioning: An example of the epibenthic aggregated species Ophiothrix fragilis from the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.2753-2760. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception sectorielle face À la nécessité d'une vision globale et partagée de l'estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Benthic Ecosystem Functioning Through Trophic Web Modelling : The Example of the Eastern Basin of the English Channel and the Southern Bight of the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dewarumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0485.2011.00428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional patterns of continental shelf polychaete diversity: examples for the North Sea, English Channel, Irish Sea and Outer Bristol Channel areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quiroz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dewarumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (S1), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11250003.2011.591183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in suprabenthic communities in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.182-185. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ photosynthetic performance of Laminaria digitata (Phaeophyceae) during spring tides in Northern Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Janquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52, pp.405-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00667606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemigrapsus sanguineus (De Haan, 1835) (Crustacea: Brachyura: Grapsoidea) a new invasive species in European waters: the case of the French English Channel coast (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dufossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/ai.2011.6.3.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Port 2000 harbour construction have an effect on the Seine estuary suprabenthic community ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.42-50, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Benthos de l'estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessineton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuvilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascicule Seine Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2.4, pp.ISBN 2-84834-054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing coastal benthic macrofauna community condition using best professional judgement - Developing consensus across North America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Weisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ranasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Cadien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.589-600. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological quality stutus of the soft-botoom communities on the algerian coast : general patterns and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boutiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.1969-1977. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Quality Status of the soft-bottom communities on the algerian coast: General patterns and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boutiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.1969-1977. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an impact assessment of bauxite red mud waste on the knowledge of the structure and functions of bathyal ecosystems: the example of the Cassidaigne canyon (North-western Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of benthic amphipods from ﬁne sand community of the Iberian Peninsula east coast (Spain), western Mediterranean, with new records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Del-Pilar-Ruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimenez-Casalduero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sánchez-Lizaso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.e119. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267210001065;⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an impact assessment of bauxite red mud waste on the knowledge of the structure and functions of bathyal ecosystems: The example of the Cassidaigne canyon (north-western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Biotic Indices, AMBI and BOPA/BO2A, for assessing the Ecological Quality Status (EcoQS) of Benthic Macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitional Waters Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.12-24. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i1825229Xv4n1p12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00665105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Hemigrapsus takanoi (Crustacea: Decapoda: Grapsidae) on the western coast of northern Cotentin, Normandy, western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.e101. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267210000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic indicators: From subjectivity to objectivity - Where is the line?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.947-953. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Medicorophium Bousfield, M. longisetosum n. sp. from the western Mediterranean, coast of Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De-La-Ossa-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2450, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, protection, conservation and management in the marine domain: the example of the mainland French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conservation biology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic time-series observations in North-eastern European Marine Station: Is a European Label Needed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.483-488. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Estuarine Quality Paradox: is it possible to define an Ecological Quality Status for specific modified and naturally stressed estuarine ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of marine amphipod fauna (Crustacea: Peracarida) on the Algerian coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, ei34, published on line, 9 p.. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755267209990522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Indices and Ecological Quality of shallow Algeria fine sand community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Shore Crabs Hemigrapsus spp. (Crustacea: Brachyura: Grapsoidea) Continue Their Invasion around the Cotentin Peninsula, Normandy, France: Status of the Hemigrapsus Population in 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.605-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Channel habitat atlas for marine resource management (CHARM): an aid for planning and decision-making in an area under strong anthropogenic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.499-508. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic indicators and index approaches in the three main estuaries along the French Atlantic coast (Seine, Loire and Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Montaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (2), pp.228-240. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0485.2008.00274.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent expansion of two invasive crabs species Hemigrapsus sanguineus (De Haan 1853) and H. takonei Asakura and Watanabe 2005 in the Dover Strait (English Channel, north-eastern Atlantic).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.451-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of the Asian shore crab Hemigrapsus sanguineus (Crustacea: Brachyura: Grapsoidea) in the Cotentin, Normandy, English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Estuarine Quality Paradox: is it possible to define an Ecological Quality Status for specific modified and naturally stressed estuarine ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for clear and comparable terminology in benthic ecology. Part II. Application for the European Directives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.446-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New location of Haploops lodo (Ampeliscidae) from bathyal North Atlantic Ocean with a redescription of the species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (13), pp.1065-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Main Characteristics, Problems, and Prospects for Western European Coastal Seas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Recent Developments in Coastal Zone Management in France: The Transition towards Integrated Coastal Zone Management (1973-2007).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for clear and comparable terminology in benthic ecology. Part I. Ecological concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.432-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Seamounts Provide A Good Habitat for Annelida, Polychaeta? Example of the North-Eastern Atlantic Seamounts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Surugiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Reseach I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, I (55), pp.1515-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heavy metal contamination on the macrobenthic fauna in estuaries: the case of the Seine estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal scales in estuarine conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ducrotoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.208-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Phaeocystis globosa bloom on the dynamics of the mineralization processes in intertidal permeable sediment in the eastern English Channel (Wimereux, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.1284-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthic biomasses in the Bay of Seine in the Bay of Seine (Eastern English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Sea. Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.320-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploops antarctica (Crustacea: Gammaridea: Ampeliscidae): the first species of the genus Haploops from the Southern Antarctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1961, pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés aquatiques de la partie orientale de la baie et de l'estuaire de Seine: deux siècles d'observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New record of the marbled crab Pachygrapsus marmoratus (Crustacea: Brachyura: Grapsoidea) on the coast of northern Cotentin, Normandy, western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Phaeocystis bloom affect the diel migration of the suprabenthos community?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Biotic Indices in semi-enclosed coastal ecosystems and transitional waters habitats - Implications for the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.360-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the concept for marine biological valuation with respect to translating it to a practical protocol: Viewpoints derived from a joint ENCORA-MARBEF initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Austen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 588 (1), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. 2007. Consequuences of estuarine management on hydrodynamics and ecological functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 588, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intra-annual variability of soft-bottom macrobenthos abundance patterns in the North Channel of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vers une connaissance et une gestion intégrées des systèmes estuariens Actes de la réunion locale 2004 de l'ECSA de Lisbonne, 588 (1), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-007-0661-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Using historical data, expert judgement and multivariate analysis in assessing reference conditions and benthic ecological status, according to the European Water Framework Directive”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55-56, vol. 55, 2007, pp. 16-29. vol. 56, 1234-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychaete/amphipod ratio revisited.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradox of estuarine quality: benthic indicators and incides in estuarine environments, consensus or debate for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.271-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Indicators: Analysis of the Threshold Values of Ecological Quality Classifications for Transitional Waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.1707-1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Muxika et al., 2007 &amp;quot;Using historical data, expert judgement and multivariate analysis in assessing reference conditions and benthic ecological status, according to the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, vol. 55, 2007, pp. 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Fifty years of change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.1373-1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence Of Melinna Palmata (Annelid Polychaete) And Ensis Directus (Mollusc Bivalve) As indicators of environmental changes in the Bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological quality status of the Bay of Seine and the Seine estuary: use of biotic indices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Janson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.241-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Data-analytic Approach to the Classification of Species According to their Spatial Dispersion. Application to a marine Macrobenthic Community from the Bay of Morlaix (Western English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Durbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 N° 8, pp.831-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation du patrimoine naturel littoral dans le processus de la gestion intégrée des zones côtières : éléments de réflexion pour l'élaboration d'un projet et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghezali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Mesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1-2), pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes of four macrobenthic assemblages from 1978 to 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Dewarumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Elkaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (2), pp.287-310. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540007168X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes (1977 to 1987) in a muddy fine sand Abra alba - Melinna palmata community from the Western English Channel: multivariate time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (1-2), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps049065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer le nombre total d'espèces d'un peuplement macrobenthique ?Application aux peuplements de substrat meuble de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, pp.207--212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG-TERM VARIATIONS (1977-1985) OF THE FINE SAND COMMUNITY OF PIERRE-NOIRE (BAY OF MORLAIX, WESTERN ENGLISH-CHANNEL) - STATISTICAL-ANALYSIS OF THE STRUCTURAL EVOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYDROBIOLOGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 142, pp.171-186. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00026757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations on pollution of the sea bed and disturbance of sub-littoral communities in Northern Brittany by oil from the Amoco Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 9 (11), pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01859861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asari clam (Ruditapes philippinarum) in France: fishing activity, governance and present knowledge challenges regarding biology and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kermorvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Manila Clam (Asari) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gunsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larval connectivity in offshore wind farm environments: MARS3D - ICHTHYOP coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures biomimétiques dans les ports et marinas : un moyen efficace d'accroître la biodiversité marine dans ces milieux fortement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Connectivity Between Offshore Wind Farms in the Bay of Seine -MARS3D and ICHTHYOP Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected high records of non-indigenous foraminiferal species in the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavard Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richirt Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent M.P. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holzmann Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mcgann Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORAMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST2023 - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Schlicklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial reef along the French Mediterranean coastline: toward innovative integrated biodiversity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium “Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Livorno, Italy. pp.309-315, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/978-88-5518-147-1.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.467-476, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tidal turbine biofouling on turbulence and power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26536v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of the links between species and functional diversity: the effects of methodological choices to assess functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26746v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, CAen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26539v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in a benthic system exposed to multiple stressors: a 40‐year time‐series in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Somerfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26745v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the species and functional diversity of a fine sand macrobenthic community in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26751v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversified benthic habitats in a tidal Mediterranean sub-tropical environment: the case of the Gulf of Gabès (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfel Mosbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26537v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carhamb'ar 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifremer, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and trophic network of a windfarm site of the eastern part of the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Prsent, Future. Looking forward : cherish the past, shape the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic time series observations in the North-eastern Atlantic european marine station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Prsent, Future. Looking forward : cherish the past, shape the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des aménagements portuaires Algériens sur les communautés benthiques de fonds meubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque CARHAMB’AR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France. pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et typologie des communautés benthiques : outils indispensables pour la préservation et la gestion des habitats marins de la baie de Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque CARHAMB’AR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the species diversity of the fine sand benthic community of the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel – Past, Present, Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphipod importance in the trophic network of the eastern part of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Foraminifera to assess Ecological Quality Status : the case of the rade de Cherbourg (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deldicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque The Oceanography and Geoscience of the eastern English Channel – Past, Present, Future. Looking forward : cherish the past, shape the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European on Wave and Tidal Energy Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à pied sur la côte ouest du Cotentin : un enjeu halieutique face à une pression touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Beryouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST Bordeaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données des Traits d'Histoires de Vie des invertébrés marins de substrat meuble en Manche et en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE Biological trAits foR BEnthic CommUnity Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birchenough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of functioning indicators proposed to OSPAR illustrated with the case study of the offshore wind farm in the Bay of Seine. What is next: connecting ecological and social network analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop ENA AWI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of systematic in knowledge and protection of biodiversity, the case of the genus Haploops Liljeborg, 1856 (Ampeliscidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kaïm-Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Amphipoda (17th ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trapani, Italy. pp.409-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques : approches in situ à l’aide d’analyses d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terrre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ZNIEFF-Marines en Normandie : outil de connaissance de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-web models and political decision : what could be learned from simulations of cumulated impacts on the Bay of Seine food-web properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the suprabenthos is a good surrogate to assess the environmental changes ? The case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suprabenthos est-il un bon témoin des variations de l’environnement ? Exemple de 15 ans de suivi en estuaire de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité sédimentaire et micro-habitats benthiques: approches in situ à l'aide d'analyses d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Galichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Syllidae of the coarse sand benthic communities from the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Polychaete Conference National Museum Wales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs benthiques et état écologique de la partie aval de l’estuaire de la Seine dans le contexte de l’Estuarine Quality Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delecrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO 2016 4ème Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Malo France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macrobenthos un compartiment intégrateur de la qualité environnementale des écosystèmes côtiers : exemple du bassin oriental de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wilhelmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème young oceanographers forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact of biofouling on hydrodynamics downstream of a tidal turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wilhemsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biofouling on turbulent wake downstream of a tidal turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-French Forum of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un suivi de la colonisation à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year colonisation by zoobenthic species on an eco-friendly artificial reef in the English Channel intertidal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Symposium de la Société Franco-Japonaise d’Océanographie, The sea under human and natural impacts: challenge of oceanography to the future Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation à court terme par le benthos sur un écosystème artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RECIF Conference on artificial reefs : from materials to ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de l’environnement hydrodynamique par la présence d’organismes fixés sur les pales d’hydroliennes à axe vertical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences de l’Univers de l’Equip@Meso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The English Channel: towards a new Japanese Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Symposium de la Société Franco-Japonaise d’Océanographie, The sea under human and natural impacts: challenge of oceanography to the future Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques biennal des zones ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leloc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Basse-Normandie; IFREMER, Jul 2014, Caen, France. pp.14-15, </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12775811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining biological markers to estimate the realized niche species : the case of three flatfish in Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brind’amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laghzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum TransChannel ‘Science and Governance of the Channel Marine Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sédimentaire (2010-2014) de la zone d'expérimentation de clapage du Grand Port Maritime de Rouen en baie de Seine orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic sensitive habitat mapping: a new tool for ecosystem management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir E. Kostylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum TransChannel ‘Science and Governance of the Channel Marine Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Gouvernance de l’Ecosystème Marin de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Evariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Winder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum Trans-Manche - Programme INTERREG IV A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Caen, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France National Report 2012, ICES Working Group on Introduction and Transfers of Marine Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Curd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Working Group on Introduction and Transfers of Marine Organisms (WGITMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live under tidal regime: the role of the brittle-star Ophiothrix fragilis beds from the eastern Bay of Seine in the fine particle deposit-suspension mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beryouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitat classification: a pluridisciplinary approach in a high macrotidal environment - The case of the English median Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic habitat diversity in coarse sediment under high macrotidal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envasement sous l'influence des organismes benthiques : exemple des ophiures en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal changes in macrobenthic communities on the basis of probable species presence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Durbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Long-Term Changes in Marine Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, ARCACHON (FRANCE), France. pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton and suprabenthos of the upstream part of the Seine estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal and Floral diversity ofhard substrate from the CHERLOC experimental dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Deloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de données locales (benthiques et halieutiques) dans la mise en place de modèle de réseau trophique Ecopath : exemple d'écosystèmes côtiers du bassin Oriental de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araignous Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasram Frida Ben Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaetopterus variopedatus a stepping habitat for introduced and tropical-temperate species in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus C Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana N R Angus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference 2017, Theme session K. Introducing man-made structures in marine systems: assessing ecological effects, knowledge gaps and management implications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du réseau trophique du site expérimental de clapage MACHU dans la partie orientale de la baie de Seine (Manche) avant et après dépôt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangeré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruhisa Komatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osamu Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-90050-1. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces marines animales et végétales introduites en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Rusig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mussio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen, AESN. pp.348, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Claire Bennis; Jean-Claude Dauvin; Eric Feunteun; Teruhisa Komatsu; Osamu Matsuda; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-95, 2025, ISBN 978-3-031-90049-5. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the turbulent wake downstream offshore wind turbines on larval dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Renewable Energies Offshore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.3-8, 2022, Proceedings of the 5th International Conference on Renewable Energies Offshore (RENEW 2022, Lisbon, Portugal, 8–10 November 2022), 9781003360773. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003360773-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ecosystem Approach to Assess the Impacts of Marine Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo, R.; Bernardino, J.; Coelho, H.; Lino Costa, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy and Wildlife Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.153-164, 2019, 978-3-030-05519-6. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05520-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sédimentologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 - The English Channel: La Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles R.C. Sheppard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Seas: An Environmental Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.153-188, 2019, 9780128050682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte général : données physiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic consequences of biofouling organisms on marine energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 12th European Wave and Tidal Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2017, </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36688/ewtec-2017-1120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche fonctionnelle des communautés benthiques à Abra alba et Ophiothrix fragilis du bassin oriental de la Manche et du sud de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François.G. Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26ème Forum des Jeunes océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.67-73, 2012, 978-2-9510625-5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et caractérisation d'un futur site de clapage en baie de Seine par une approche bio-sédimentaire intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François G Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 26ème Forum des Jeunes océanographes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Océanographes de France, pp.63-66, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Ecological Quality and Integrity of Estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolanski, E.; McLusky, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.125-162, 2011, 9780080878850. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374711-2.00109-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Manche orientale, espace maritime à forte pression anthropique : de la connaissance de son fonctionnement à sa gestion basée sur l'écosystème. in Du naturalisme à l'écologie, edité par F.G. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M François Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la côte d'opale : Du naturalisme à l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des océanographesde France, pp.199-224, 2011, 978-2-9510625-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. In : Amiard T. & Rainbow P.S., A comprehensive methodology for the assessment of the health status of estuarine ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amiard T. &amp; Rainbow P.S.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A comprehensive methodology for the assessment of the health status of estuarine ecosystems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor and Francis Group, London &amp; New York, pp.1-18, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les éoliennes en mer, Cohabiter dans la baie – Projet de Suivi Ouvert, (EOLENMER, R2), Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05537045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des communautés benthiques sous les cages d’élevage de salmonidés (Rade de Cherbourg). Projet SALMOCOT III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnam-Intechmer / LUSAC. 2024, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des engins de pêche sur les fonds marins de Manche-Est et du golfe normand-breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Liefmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Charbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen. 2022, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Caen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Antajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04166402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOC Projet Courseulles-sur- Mer, Etat de référence avant construction : Suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite du développement de l’indicateur Dredge Disposal Sediment Index (D²SI). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTE, projet Courseulles-sur- Mer, état de référence avant construction : suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat Bio-sédimentaire du PER Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrobenthos en estuaire et baie de Seine : mise à jour de la base de données MABES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric L'Ebrellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Seine-Aval. 2019, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’interférence entre nos résultats de scénarios et l’acceptabilité sociale des EMR. Projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses isotopiques des échantillons d’opportunité. Délivrable Lot 2 du projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangeré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] France Energies Marines. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des ZNIEFF existantes dans le Golfe Normand- Breton. Annexe : Actualisation des fiches ZNIEFF existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Université de Caen Normandie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim Annual Report 2018 of the Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alsebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N.R Birchenough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Council for the Exploration of the Sea (ICES). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermediaire du projet INDICLAP. Convention pour la mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim Annual Report 2016 of the ICES Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwp Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Council for the Exploration of the Sea (ICES). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim Annual Report 2015 of the ICES Working Group on Marine Benthal and Renewable Energy Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dannheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwp Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Council for the Exploration of the Sea (ICES). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1096"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Badalucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lo Brutto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark John Costello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e186195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d18030163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62836/jee.v1i1.0002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01665-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Claude Dauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakalem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Menioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.39476" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05002158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117850" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05002161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091488" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04670533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Zarrouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110755" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04477407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04147471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.39835" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fersi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04529071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waka Sato-Okoshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Okoshi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Abe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32211/lamer.61.3-4_233" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04529064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32211/lamer.61.3-4_245" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04353500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Horton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Oliver Coleman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#537;-Ciocianu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3853/j.2201-4349.75.2023.1875" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Ayari-Kliti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Afli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/MMS.27798" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mosbahi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031282" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03837881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Rebai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111625" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03876908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14100783" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03796059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-022-00971-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-21-00072.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030250" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03163525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958443v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111288" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sampaio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Rodrigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quintino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.643078" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03130841v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111846" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13060221" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Moshabi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14729-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Kaim-Malka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5048.2.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Hassam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Oulmi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Boudaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12589" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546744v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dannheim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Birchenough" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Brzana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen R Boon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342433v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02555553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.20408" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Esquete" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-019-00937-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164520v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cabezas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio M&#250;rias Dos Santos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Mart&#237;nez-Laiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Xavier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.32408" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04809-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105480" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Serbaji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.080" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.996A3734" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.15913" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01881618v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.1.101-109" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01736960v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.02.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0619-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01882566v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Kaim-Malka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4483.3.4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.049" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983414v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beck" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Joncourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000186" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689810v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2017.08.011" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691018v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689577v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.12.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691041v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000704" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696424v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.10" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691047v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Shahdadi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#8217;udekem D&#8217;acoz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schubart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-017-0135-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.6466E5E0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696456v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.09.049" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696446v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilding" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gill" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheehan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.013" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696402v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mosbahi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neifar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1980" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060500v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000177" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060483v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000174" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681545v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.02.013" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398588v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2885-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537671v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakalem" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1420" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537650v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mamede" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ricardo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Magalhaes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Rocha" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.06.011" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230847v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evariste" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Robin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquatter-Golop" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.10.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231401v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Janquin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1104556" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696092v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9546.1000454" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537645v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beryouni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.003" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473749v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Kaim-Malka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4179.1.2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696106v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2016.62018" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537662v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. De-La-Ossa-Carretero" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Del-Pilar-Ruso" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riera" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.11.055" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060422v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde de Jong" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kouwenberg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boumans" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hussey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hyam" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540860v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2015.10.1.05" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evariste" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.021" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060428v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016002" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060373v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267214001389" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214841v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudaya" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540832v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv137" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166150v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.005" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540879v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marmin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.10.012" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B531HLRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992687v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Amouroux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.014" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969582v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gothland" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jobert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.012" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK7H3N6M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992598v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315414000125" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925452v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Delhay" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hacquebart" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Saint-Leger" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izabel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861403v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.005" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVR4LCXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537690v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garcia" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2012.00921.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924658v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovaert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2013.4.4.05" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540798v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2012.752545" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540815v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861206v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.019" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMGHQ3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838674v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2106-3" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JJDPH82-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827513v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dewarumez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10128" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742772v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.07.001" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17GZG89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732224v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenoir" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732244v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tous Rius" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703359v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267212000334" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540908v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.004" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW641P6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664290v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Rolet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.03.019" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ3R96V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732220v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delavenne" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702248v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.03.007" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQLT4X51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245433v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alizier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679224v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.026" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRTS2PB8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674717v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.12.010" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L46VJHTM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664384v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimenez-Casalduero" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sanchez-Lizaso" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.10.020" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MV83CB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761002v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728711v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gujmundsson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.04.013" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6SFM1Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732231v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664363v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2010.07.003" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS8NLTQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758157v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chardy" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dewarumez" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2011.00428.x" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WDL8T2Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667606v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delebecq" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Janquin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664239v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2011.6.3.09" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709662v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665083v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.012" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2PKS04G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665555v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teixeira" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Borja" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Weisberg" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ranasinghe" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Cadien" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.11.005" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765527v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boutiba" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.07.032" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL8SK6KM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665068v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828739v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.026" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPFZV0QL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480842v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vallet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665105v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De-La-Ossa-Carretero" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i1825229Xv4n1p12" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664278v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267210000928" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664371v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.. De-La-Ossa-Carretero" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. S&#225;nchez-Lizaso" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267210001065;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664270v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664487v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Myers" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664358v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.028" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQ8NFBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762366v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762524v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.002" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0R2FHJX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480269v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2008.05.008" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N96PGQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480430v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505006v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Martin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009051" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480410v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barill&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2008.00274.x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M52H8HF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480421v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480418v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480408v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828726v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.11.008" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2M2DRDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480579v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267209990522" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481060v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deboudt" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozachmeur" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481057v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481051v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481291v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Surugiu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481052v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481064v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481032v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481264v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481059v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481034v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481270v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481050v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481053v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481039v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481058v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481548v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Romana" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481269v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481676v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derous" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Austen" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daan" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481798v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481551v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481544v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481800v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481546v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481657v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481557v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Janson" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016537v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Durbec" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529930v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dauvin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellan" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellan-Santini" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghezali" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Mesnard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284948v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Fromentin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ibanez" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Dewarumez" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elkaim" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540007168X" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDB6E0F509A0BAA067E35835A7EA50293013307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277762v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ibanez" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps049065" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031547v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475672v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Dauvin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00026757" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57F127767AB318AF502E999472FE3466D3E3E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01859861v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705502v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705500v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02999919v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-5518-147-1.31" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414334v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807981v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Somerfield" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26745v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807972v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26746v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807964v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26751v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807969v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26537v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432959v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709585v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709488v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geiger" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060975v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709551v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deldicq" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchet" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709563v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dannheim" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060969v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ka&#239;m-Malka" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709486v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709480v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708583v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708575v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dancie" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709310v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709287v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709268v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709311v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709304v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710671v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709256v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708558v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussio" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710662v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709243v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709228v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708550v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708593v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dub&#233;" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laghzali" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durieux" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708591v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Kostylev" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708555v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auber" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winder" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753392v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mear" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734608v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694900v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durbec" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853395v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547656v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Jackson" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Angus" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323986v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04010889v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868051v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433146v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2017-1120" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800132v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823712v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372738v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bricker" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374711-2.00109-1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758620v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480917v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard-Triquet" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537045v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806337v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03812498v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Liefmann" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaye" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Domingo" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Evrard" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02061894v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L'Ebrellec" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547762v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548868v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Gill" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsebai" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.R Birchenough" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Boon" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548884v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gill" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwp Coolen" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548890v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62836/jee.v1i1.0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d18030163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Badalucco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lo Brutto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark John Costello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e186195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ajmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-025-01665-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Claude Dauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakalem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Menioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.39476" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05002158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117850" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05002161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Zarrouki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110755" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04477407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091488" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04670533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116802" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fersi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04147471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.39835" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04529071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waka Sato-Okoshi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Okoshi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Abe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32211/lamer.61.3-4_233" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04529064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32211/lamer.61.3-4_245" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04353500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Horton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Oliver Coleman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#537;-Ciocianu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3853/j.2201-4349.75.2023.1875" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-21-00072.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03876908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Ayari-Kliti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Afli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/MMS.27798" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113668" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mosbahi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chasselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2088285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03837881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Rebai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10111625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14100783" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03796059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-022-00971-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Moshabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14729-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. A Kaim-Malka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5048.2.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111288" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sampaio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Rodrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quintino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.643078" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03130841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111846" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03172105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03184613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030250" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03163525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494132v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Londo&#241;o-Mesa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.M. Nogueira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1593" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13060221" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dannheim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Birchenough" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Brzana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen R Boon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Hassam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Oulmi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2019.100938" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568120v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Boudaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12589" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02555553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.20408" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194371v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04809-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Esquete" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-019-00937-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cabezas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio M&#250;rias Dos Santos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Mart&#237;nez-Laiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Xavier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.32408" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161007v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delecrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105480" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Serbaji" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.080" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.996A3734" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Joncourt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000186" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696109v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0619-6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959818v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868058v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.15913" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01881618v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.1.101-109" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01736960v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.02.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.58345007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714959v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01882566v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Kaim-Malka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4483.3.4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.049" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681545v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.02.013" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060632v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.6466E5E0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696456v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.09.049" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696446v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilding" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheehan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.013" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689577v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.12.005" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691041v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000704" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689810v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2017.08.011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691018v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696424v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.10" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691047v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Shahdadi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#8217;udekem D&#8217;acoz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schubart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-017-0135-9" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696402v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mosbahi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neifar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1980" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060500v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000177" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060483v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000174" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. De-La-Ossa-Carretero" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Del-Pilar-Ruso" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riera" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.11.055" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230847v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Evariste" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Robin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquatter-Golop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.10.012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakalem" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1420" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2885-y" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537650v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mamede" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ricardo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Magalhaes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Rocha" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.06.011" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696092v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9546.1000454" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231401v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Janquin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1104556" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537645v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beryouni" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398539v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.001" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696106v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2016.62018" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473749v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Kaim-Malka" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4179.1.2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166150v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540879v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060422v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde de Jong" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kouwenberg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boumans" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hussey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hyam" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540860v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2015.10.1.05" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540848v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evariste" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.021" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060428v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016002" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060373v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267214001389" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214841v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudaya" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540832v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv137" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925452v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Delhay" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hacquebart" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Saint-Leger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izabel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969582v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gothland" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jobert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.03.012" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK7H3N6M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080819v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marmin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.10.012" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B531HLRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992687v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Amouroux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.014" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992598v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315414000125" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742772v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.07.001" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17GZG89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924658v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovaert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2013.4.4.05" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540798v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2012.752545" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861403v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.005" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVR4LCXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537690v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garcia" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2012.00921.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540815v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861206v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.06.019" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMGHQ3G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838674v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2106-3" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JJDPH82-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827513v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dewarumez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10128" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732231v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245433v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alizier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679224v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.026" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRTS2PB8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732244v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tous Rius" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703359v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267212000334" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540908v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.004" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW641P6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664290v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Rolet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.03.019" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ3R96V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732224v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenoir" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702248v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.03.007" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQLT4X51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732220v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delavenne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674717v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.12.010" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L46VJHTM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664384v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimenez-Casalduero" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sanchez-Lizaso" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.10.020" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MV83CB8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728711v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gujmundsson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.04.013" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6SFM1Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761002v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665083v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.012" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2PKS04G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709662v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758157v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chardy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dewarumez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2011.00428.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WDL8T2Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664363v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2010.07.003" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS8NLTQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667606v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delebecq" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Janquin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mign&#233;" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664239v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2011.6.3.09" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480842v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vallet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665555v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teixeira" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Borja" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Weisberg" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ranasinghe" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Cadien" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.11.005" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765527v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boutiba" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.07.032" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL8SK6KM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665068v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828739v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.026" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPFZV0QL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664371v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.. De-La-Ossa-Carretero" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. S&#225;nchez-Lizaso" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267210001065;" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664270v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665105v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De-La-Ossa-Carretero" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i1825229Xv4n1p12" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664278v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267210000928" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664358v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.028" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQ8NFBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664487v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Myers" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762366v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762524v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.002" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0R2FHJX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828726v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruellet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.11.008" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2M2DRDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480579v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755267209990522" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480269v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2008.05.008" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N96PGQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480430v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505006v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Martin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009051" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480410v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barill&#233;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2008.00274.x" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M52H8HF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480421v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480418v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480408v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481058v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481032v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481051v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481060v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deboudt" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozachmeur" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481057v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481291v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Surugiu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481052v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481064v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481264v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481059v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481034v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481270v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481053v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481050v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481039v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481676v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derous" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Austen" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481682v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0661-2" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481548v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Romana" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366774v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481269v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481551v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481544v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481798v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481800v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481546v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481657v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481557v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Janson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016537v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Durbec" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529930v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dauvin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellan" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellan-Santini" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghezali" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Mesnard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284948v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Fromentin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ibanez" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Dewarumez" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elkaim" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540007168X" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDB6E0F509A0BAA067E35835A7EA50293013307/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277762v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ibanez" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps049065" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03031547v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475672v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Dauvin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00026757" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D57F127767AB318AF502E999472FE3466D3E3E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01859861v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705502v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705500v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291346v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02999919v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-5518-147-1.31" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414334v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807972v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26746v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807981v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Somerfield" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26745v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807964v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26751v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807969v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26537v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456382v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709486v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709480v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708583v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708575v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dancie" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709488v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geiger" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060975v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709551v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deldicq" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchet" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432959v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709585v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508388v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709563v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dannheim" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060969v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ka&#239;m-Malka" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709315v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709268v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709310v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709287v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709282v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709304v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709307v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecrin" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709311v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710671v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709228v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708572v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rusig" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Musio" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunten" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709256v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708558v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mussio" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710662v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709243v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708593v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dub&#233;" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laghzali" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durieux" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708550v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708591v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Kostylev" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708555v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auber" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winder" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445082v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Curd" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753392v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mear" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734608v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694900v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Durbec" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853395v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547656v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Jackson" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Angus" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323986v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Matsuda" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04010889v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418618v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003360773-1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01868051v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433146v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2017-1120" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800132v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823712v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372738v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bricker" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374711-2.00109-1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758620v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480917v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard-Triquet" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537045v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806337v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03812498v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Liefmann" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaye" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Domingo" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Evrard" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02061894v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L'Ebrellec" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547762v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548868v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Gill" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsebai" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.R Birchenough" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Boon" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548884v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gill" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwp Coolen" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548890v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>