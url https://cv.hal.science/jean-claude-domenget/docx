--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -2033,295 +2033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publics imaginés et réels des professionnels d’internet</w:t>
+                <w:t xml:space="preserve">Avant-propos. Le communicateur bousculé par le numérique : quelles compétences à transmettre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assogba Henri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Latzko-Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers du Résiproc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le communicateur bousculé par le numérique Quelles compétences à transmettre ?, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307885v1</w:t>
+                <w:t xml:space="preserve">hal-01307905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages professionnels et figures d’usager des médias socionumériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les publics imaginés et réels des professionnels d’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assogba Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latzko-Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les publics imaginés et réels des professionnels de l'Internet, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.5704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307902v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Le communicateur bousculé par le numérique : quelles compétences à transmettre ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages professionnels et figures d’usager des médias socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du Résiproc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Le communicateur bousculé par le numérique Quelles compétences à transmettre ?, 3</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Usages et usagers de l'information à l'ère numérique, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307905v1</w:t>
+                <w:t xml:space="preserve">hal-01307902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de référenceur est-il pérenne et légitime en communication ?</w:t>
               </w:r>
@@ -2608,234 +2608,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day by day, as time goes by</w:t>
+                <w:t xml:space="preserve">Propositions d'étude des temporalités médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Journal, International Studies in Broadcast and Audio Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1 (1), pp.47-61</w:t>
+              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (1), pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513310v1</w:t>
+                <w:t xml:space="preserve">hal-01513308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télévision et la question du temps ?</w:t>
+                <w:t xml:space="preserve">Day by day, as time goes by</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 20, pp.225-248</w:t>
+              <w:t xml:space="preserve">Radio Journal, International Studies in Broadcast and Audio Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (1), pp.47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513306v1</w:t>
+                <w:t xml:space="preserve">hal-01513310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions d'étude des temporalités médiatiques</w:t>
+                <w:t xml:space="preserve">La télévision et la question du temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 25 (1), pp.101-108</w:t>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20, pp.225-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513308v1</w:t>
+                <w:t xml:space="preserve">hal-01513306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2847,355 +2847,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces communicationnelles, imaginaires et pratiques de la vélomobilité électrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+                <w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR OCP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082180v1</w:t>
+                <w:t xml:space="preserve">halshs-04352477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation des formations en BUT. Enjeux de recherche et approche par compétences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfaces communicationnelles, imaginaires et pratiques de la vélomobilité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo von Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la SFSIC 2023 : État des lieux et perspectives des SIC (Sciences de l’Information - Communication)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IAMCR OCP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447519v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Situation des formations en BUT. Enjeux de recherche et approche par compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t>
+              <w:t xml:space="preserve">Assises de la SFSIC 2023 : État des lieux et perspectives des SIC (Sciences de l’Information - Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04352477v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources éducatives pour la formation en communication</w:t>
               </w:r>
@@ -3270,217 +3270,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t>
+                <w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536409v1</w:t>
+                <w:t xml:space="preserve">hal-03499912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie morale des médias socionumériques : quelle marge de manœuvre éthique pour les usagers ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo von Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CR 33 Sociologie de la communication, XXIème Congrès AISLF La société morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536423v1</w:t>
+                <w:t xml:space="preserve">hal-03536409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une écologie temporelle de la présence numérique.</w:t>
               </w:r>
@@ -3529,256 +3555,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie morale des médias socionumériques : quelle marge de manœuvre éthique pour les usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual conference, France</w:t>
+              <w:t xml:space="preserve">CR 33 Sociologie de la communication, XXIème Congrès AISLF La société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499919v1</w:t>
+                <w:t xml:space="preserve">hal-03536423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t>
+                <w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t>
+              <w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931253v1</w:t>
+                <w:t xml:space="preserve">hal-03499919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t>
               </w:r>
@@ -3799,81 +3786,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mariani-Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499912v1</w:t>
+                <w:t xml:space="preserve">hal-03931253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un dispositif innovant pour professionaliser la formation au référencement web: le projet SEO-ELP</w:t>
               </w:r>
@@ -4138,273 +4138,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une réflexion éthique sur la recherche liée à des données numériques.</w:t>
+                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux éthiques dans l’enquête en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536420v1</w:t>
+                <w:t xml:space="preserve">hal-03536418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC.</w:t>
+                <w:t xml:space="preserve">Contribution à une réflexion éthique sur la recherche liée à des données numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence « Document numérique &amp; société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Enjeux éthiques dans l’enquête en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536416v1</w:t>
+                <w:t xml:space="preserve">hal-03536420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
+                <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">6ème conférence « Document numérique &amp; société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536418v1</w:t>
+                <w:t xml:space="preserve">hal-03536416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent french perspectives on temporalities in media and communication research</w:t>
               </w:r>
@@ -4643,191 +4643,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live tweeting et fabrication collective de l'autorité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquêter sur les usages dans une perspective complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Segault Antonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations informatisées de l’autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ENJEUX MÉTHODOLOGIQUES DE LA RECHERCHE SUR LES USAGES D’INTERNET ET DES TECHNOLOGIES NUMÉRIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514261v1</w:t>
+                <w:t xml:space="preserve">sic_01514256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les usages dans une perspective complexe.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live tweeting et fabrication collective de l'autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segault Antonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENJEUX MÉTHODOLOGIQUES DE LA RECHERCHE SUR LES USAGES D’INTERNET ET DES TECHNOLOGIES NUMÉRIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Médiations informatisées de l’autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01514256v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication professionnelle sur le web</w:t>
               </w:r>
@@ -4889,644 +4889,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01514260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une approche temporaliste des usages et des dispositifs de communication numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latzko-Toth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IAMCR - COMMUNICATION POLICY &amp; TECHNOLOGY SECTION - User empowerment revisited : new perspectives of ICT uses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAMCR, Jul 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243494v1</w:t>
+                <w:t xml:space="preserve">hal-01514267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner ensemble les usages et les dispositifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMUNICATION POLICY &amp; TECHNOLOGY SECTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAMCR, Jul 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514266v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour une approche temporaliste des usages professionnels des médias socionumériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner ensemble les usages et les dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps et temporalités du Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">COMMUNICATION POLICY &amp; TECHNOLOGY SECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAMCR, Jul 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514263v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation des référenceurs aux prises avec le changement permanent</w:t>
+                <w:t xml:space="preserve">Propositions pour une approche temporaliste des usages professionnels des médias socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre ruptures et continuités, prescription et émancipation : les dynamiques de professionnalisation de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Resiproc, May 2015, Longueil, Canada</w:t>
+              <w:t xml:space="preserve">Temps et temporalités du Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514268v1</w:t>
+                <w:t xml:space="preserve">hal-01514263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche temporaliste des usages et des dispositifs de communication numériques</w:t>
+                <w:t xml:space="preserve">La professionnalisation des référenceurs aux prises avec le changement permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Latzko-Toth</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR - COMMUNICATION POLICY &amp; TECHNOLOGY SECTION - User empowerment revisited : new perspectives of ICT uses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAMCR, Jul 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Entre ruptures et continuités, prescription et émancipation : les dynamiques de professionnalisation de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Resiproc, May 2015, Longueil, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514267v1</w:t>
+                <w:t xml:space="preserve">hal-01514268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation d'informations entre victimes en situation post-accident nucléaire sur les médias socionumériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une comparaison des interactions sociales prescrites sur les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borders without boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association canadienne de communication, May 2014, St. Catharines, Canada</w:t>
+              <w:t xml:space="preserve">Interactions multimodales par écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514307v1</w:t>
+                <w:t xml:space="preserve">hal-01513314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison des interactions sociales prescrites sur les médias sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La circulation d'informations entre victimes en situation post-accident nucléaire sur les médias socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions multimodales par écran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Borders without boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne de communication, May 2014, St. Catharines, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513314v1</w:t>
+                <w:t xml:space="preserve">hal-01514307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'usager de Twitter</w:t>
               </w:r>
@@ -5745,51 +5745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie critique des usages est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6304,51 +6304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'Harmattan/SFSIC. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6366,90 +6366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics imaginés et réels des professionnels d’internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assogba Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assogba Henri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latzko-Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (2), 2016, Communication, Roger de la Garde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,199 +6461,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le communicateur bousculé par le numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance et temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">presses universitaires de louvain</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 3, 2015, Les cahiers du Resiproc - Communication et professionnalisation, François Lambotte</w:t>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Domenget, Valérie Larroche, Marie-France Peyrelong. L'Harmattan, 2015, 978-2-343-06718-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513302v1</w:t>
+                <w:t xml:space="preserve">hal-01184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et temporalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le communicateur bousculé par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">presses universitaires de louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2015, Les cahiers du Resiproc - Communication et professionnalisation, François Lambotte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Larroche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01184068v1</w:t>
+                <w:t xml:space="preserve">hal-01513302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6971,255 +6971,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de professionnalisation des vins du Jura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vin et altérité dans un monde numérique : pour une approche info-communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Théodore Georgopoulos; Aloïs Kanyinda; Emmanuelle Leclercq; Aurélie Melin; Aurélie Ringeval-Deluze; Ariel Sévilla; Yves Tesson; Benoît Verdier. </w:t>
+              <w:t xml:space="preserve">Augustin Voegele; Sonia Goldblum; Thomas Nicklas; Frédérique Toudoire-Surlapierre; Michel Faure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vigne et la vin. Transformation des filières et des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.241-255, 2020</w:t>
+              <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Epure, pp.147-159, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536399v1</w:t>
+                <w:t xml:space="preserve">hal-03536390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vin et altérité dans un monde numérique : pour une approche info-communicationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de professionnalisation des vins du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Augustin Voegele; Sonia Goldblum; Thomas Nicklas; Frédérique Toudoire-Surlapierre; Michel Faure. </w:t>
+              <w:t xml:space="preserve">Théodore Georgopoulos; Aloïs Kanyinda; Emmanuelle Leclercq; Aurélie Melin; Aurélie Ringeval-Deluze; Ariel Sévilla; Yves Tesson; Benoît Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Epure, pp.147-159, 2020</w:t>
+              <w:t xml:space="preserve">La vigne et la vin. Transformation des filières et des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.241-255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536390v1</w:t>
+                <w:t xml:space="preserve">hal-03536399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du numérique dans une perspective complexe avec la sociologie des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7436,195 +7436,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude des usages. Une entrevue.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires et temporalités de la communication professionnelle sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millette Josianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans. Revue Commposite. Anthologie réflexive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.272-278, 2017</w:t>
+              <w:t xml:space="preserve">E-réputation et influenceurs dans les médias sociaux : nouveaux enjeux pour les organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.25-39, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536407v1</w:t>
+                <w:t xml:space="preserve">hal-03165285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et temporalités de la communication professionnelle sur le web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'étude des usages. Une entrevue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Silva Mota Drumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les publications de Commposite. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-réputation et influenceurs dans les médias sociaux : nouveaux enjeux pour les organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.25-39, 2017</w:t>
+              <w:t xml:space="preserve">20 ans. Revue Commposite. Anthologie réflexive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.272-278, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165285v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web sémantique et système actif d'apprentissage : apports d'un wiki sémantique.</w:t>
               </w:r>
@@ -8027,64 +8027,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Reconnaissance et temporalités, pour un ancrage en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Domenget; Valérie Larroche; Marie-France Peyrelong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance et temporalités, une approche info-communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8139,64 +8139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Domenguet, Valérie Larroche et Marie-France Peyrelong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance et temporalités. Une approche info-communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8251,51 +8251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding User's Expectations for Recommander Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Kembelec; Ghislaine Chartron; Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommender Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.25-52, 2014</w:t>
@@ -8410,51 +8410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir des usages pour analyser les systèmes de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gislaine Chartron; Imad Saleh; Gréald Kembellec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, 2014</w:t>
@@ -8483,51 +8483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre épistémologique pour enquêter sur les dispositifs sociotechniques d’information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8582,51 +8582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir des usages pour analyser les systèmes de recommandation : le cas des médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8754,51 +8754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie critique des usages est-elle possible ? Réflexions sur la conciliation d'une posture critique et d'une démarche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9312,51 +9312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="720D47DB"/>
+    <w:nsid w:val="96FD21B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9543,51 +9543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-domenget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1195-7337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095307958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v0i7.1093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Catellani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi5.823" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v0i6.3383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.723" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latzko-Toth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5704" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.2.47&#8208;75" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segault Antonin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01514256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01514260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millette Josianne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000566v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Jean-Baptiste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100328080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tra Bi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fruchard-Muller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536386v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.5988" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Silva Mota Drumond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100447300&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconnaissance_et_temporalites_une_approche_info_communicationnelle_jean_claude_domenget_valerie_larroche_marie_france_peyrelong-9782343067186-47600.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514311v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47600" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/helene-bourdelois-david-douyere-2_methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-domenget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1195-7337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095307958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1633" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v0i7.1093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Catellani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi5.823" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing-Maas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v0i6.3383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.723" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assogba Henri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latzko-Toth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.2.47&#8208;75" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01514256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segault Antonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01514260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millette Josianne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000566v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Jean-Baptiste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100328080" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tra Bi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fruchard-Muller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536386v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.5988" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Silva Mota Drumond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100447300&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-reconnaissance_et_temporalites_une_approche_info_communicationnelle_jean_claude_domenget_valerie_larroche_marie_france_peyrelong-9782343067186-47600.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514311v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47600" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/helene-bourdelois-david-douyere-2_methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04251204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30049" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>