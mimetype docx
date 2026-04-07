--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1368,390 +1368,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l’échelle de mesure des croyances conspirationnistes liées aux épidémies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boua</w:t>
+                <w:t xml:space="preserve">How Far Does Religious Commitment Influence Social Cognition? An Exploratory Study of Social Representations of Peace in Cameroon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Etoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614388v1</w:t>
+                <w:t xml:space="preserve">hal-04580797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media and violence: what are the links between Facebook use and aggressive behavior among young Cameroonians ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Adaptation et validation française de l’échelle de mesure des croyances conspirationnistes liées aux épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Adolphe Messanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Kubiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614366v1</w:t>
+                <w:t xml:space="preserve">hal-04614388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Far Does Religious Commitment Influence Social Cognition? An Exploratory Study of Social Representations of Peace in Cameroon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social media and violence: what are the links between Facebook use and aggressive behavior among young Cameroonians ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tagne Nossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Goujon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04580797v1</w:t>
+                <w:t xml:space="preserve">hal-04614366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural beliefs, attitudes to safety rules and perceived safety climate: a study on a sample of workers of African origin living in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,51 +2067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02968514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v8i2.1218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mjss-2018-0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/7273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03505672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Etoundi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01888714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02968514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v8i2.1218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mjss-2018-0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/7273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03505672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Etoundi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goujon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01888714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>