--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1132,684 +1132,684 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des Explications Causales Naïves et des Stratégies de Prévention des Contaminations à la Covid-19 Pendant la Crise Sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation et Validation Française de L’échelle de Mesure des Croyances Conspirationnistes Liées aux Epidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Adolphe Messanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Etoundi</w:t>
+                <w:t xml:space="preserve">Charles Tchagnéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tchagnéno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Tagne Nossi</w:t>
+                <w:t xml:space="preserve">Violaine Kubiszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865068v1</w:t>
+                <w:t xml:space="preserve">hal-04865061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et Validation Française de L’échelle de Mesure des Croyances Conspirationnistes Liées aux Epidémies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des Explications Causales Naïves et des Stratégies de Prévention des Contaminations à la Covid-19 Pendant la Crise Sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tchagnéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Kubiszewski</w:t>
+                <w:t xml:space="preserve">Alain Tagne Nossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865061v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Far Does Religious Commitment Influence Social Cognition? An Exploratory Study of Social Representations of Peace in Cameroon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Etoundi</w:t>
+                <w:t xml:space="preserve">Cultural beliefs, attitudes to safety rules and perceived safety climate: a study on a sample of workers of African origin living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Goujon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580797v1</w:t>
+                <w:t xml:space="preserve">hal-04614352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l’échelle de mesure des croyances conspirationnistes liées aux épidémies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boua</w:t>
+                <w:t xml:space="preserve">How Far Does Religious Commitment Influence Social Cognition? An Exploratory Study of Social Representations of Peace in Cameroon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Etoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614388v1</w:t>
+                <w:t xml:space="preserve">hal-04580797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media and violence: what are the links between Facebook use and aggressive behavior among young Cameroonians ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Adaptation et validation française de l’échelle de mesure des croyances conspirationnistes liées aux épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Adolphe Messanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Kubiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614366v1</w:t>
+                <w:t xml:space="preserve">hal-04614388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural beliefs, attitudes to safety rules and perceived safety climate: a study on a sample of workers of African origin living in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social media and violence: what are the links between Facebook use and aggressive behavior among young Cameroonians ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tagne Nossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614352v1</w:t>
+                <w:t xml:space="preserve">hal-04614366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2067,51 +2067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02968514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v8i2.1218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mjss-2018-0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/7273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03505672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Etoundi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goujon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01888714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02968514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v8i2.1218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mjss-2018-0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3968/7273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03505672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Etoundi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goujon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01888714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>