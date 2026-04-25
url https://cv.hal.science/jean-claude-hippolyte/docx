--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2276,286 +2276,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesozoic halokinesis and basement inheritance in the eastern Provence fold-thrust belt, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">F. Wattellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+                <w:t xml:space="preserve">J. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 766, pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324527v1</w:t>
+                <w:t xml:space="preserve">hal-02324480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic halokinesis and basement inheritance in the eastern Provence fold-thrust belt, SE France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Wattellier</w:t>
+                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Philip</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Bellier</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324480v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and geodynamic evolution of the Black Sea Basin: tectonic evidences of rifting in Crimea</w:t>
               </w:r>
@@ -3037,195 +3037,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Marseille-Aubagne Oligocene basins (France)</w:t>
+                <w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nury</w:t>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villeneuve</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin Geologico y Minero</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 693 (A), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765484v1</w:t>
+                <w:t xml:space="preserve">hal-01460712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional anatomy and geodynamic evolution of the Central Pontide orogenic belt (northern Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J-C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kaymakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,386 +3247,382 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 105 (1), pp.81-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-015-1170-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aléa et risque sismique en Provence: tectonique active et sismotectonique des Failles de la Moyenne Durance et de la Trévaresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Billant</w:t>
+                <w:t xml:space="preserve">M. Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460712v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléa et risque sismique en Provence: tectonique active et sismotectonique des Failles de la Moyenne Durance et de la Trévaresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">New insights on the Marseille-Aubagne Oligocene basins (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Molliex</w:t>
+                <w:t xml:space="preserve">M. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cushing</w:t>
+                <w:t xml:space="preserve">P. Arlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hollender</w:t>
+                <w:t xml:space="preserve">A. Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Dussouillez</w:t>
+                <w:t xml:space="preserve">U. Linnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Boletin Geologico y Minero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (2-3), pp.483-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780344v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and geomorphic analysis of the Belledonne border fault and its extensions, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 659, pp.31-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3668,51 +3668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric structural control on inversion of the southern margin of the Black Sea Basin, Central Pontides, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,90 +3910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and kinematic evolution of a long-living foreland structure inferred from field data and cross section balancing, the Sainte-Victoire System, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (TC4021), pp.XX. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4021,273 +4021,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keys and pitfalls in mesoscale fault analysis and paleostress reconstructions, the use of Angelier's methods</w:t>
+                <w:t xml:space="preserve">Quaternary deformation and stress perturbations along the Digne thrust front, Southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.012⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (3-4), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226165v1</w:t>
+                <w:t xml:space="preserve">hal-01882016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary deformation and stress perturbations along the Digne thrust front, Southwestern Alps</w:t>
+                <w:t xml:space="preserve">Keys and pitfalls in mesoscale fault analysis and paleostress reconstructions, the use of Angelier's methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 581, pp.144-162, 10.1016/j.tecto.2012.01.012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882016v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10Be ages reveal &gt; 12 ka of gravitational movement in a major sackung of the Western Alps (France)</w:t>
               </w:r>
@@ -4495,299 +4495,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southern Alps): tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larroque</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 182 (2), pp.109-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620548v1</w:t>
+                <w:t xml:space="preserve">hal-00577814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southern Alps): tectonic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (2), pp.109-131</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577814v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southwestern Alps): tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Suc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southwestern Alps): tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Suc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4923,592 +4923,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cretaceous to Paleocene oroclinal bending in the central Pontides (Turkey)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating of the Black Sea Basin: new nannoplankton ages from its inverted margin in the Central Pontides (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud J.M. Meijers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sangu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP340.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961823v1</w:t>
+                <w:t xml:space="preserve">hal-01961896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of the Black Sea Basin: new nannoplankton ages from its inverted margin in the Central Pontides (Turkey)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Late Cretaceous to Paleocene oroclinal bending in the central Pontides (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud J.M. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe J.J. Van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cor G. Langereis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randell Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961896v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failles normales post-glaciaires dans les alpes françaises</w:t>
+                <w:t xml:space="preserve">Cosmogenic 10Be dating of a sackung and its faulted rock glaciers, in the Alps of Savoy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Leanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 108 (3-4), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961926v1</w:t>
+                <w:t xml:space="preserve">insu-00372999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporaneous multi-scale structures in the Montagne des Mémises (Préalpes du Chablais, Haute-Savoie, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failles normales post-glaciaires dans les alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fudral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (1), pp.3-14</w:t>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Terre active, Terre en mouvement, les systèmes d'observation d'une Terre dynamique, 9, pp.38-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00396157v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 10Be dating of a sackung and its faulted rock glaciers, in the Alps of Savoy (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contemporaneous multi-scale structures in the Montagne des Mémises (Préalpes du Chablais, Haute-Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fudral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (1), pp.3-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00372999v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00396157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les failles récentes des Grands-Moulins (Savoie) : un Sackung (tassement gravitaire) majeur dans les Alpes françaises</w:t>
               </w:r>
@@ -5753,51 +5753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6957,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,260 +7592,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic evolution of the Black Sea Basin: Constraints from structural data and fault kinematic analyses along the Black Sea coasts (Pontides and Crimean Mountains).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet de conservation et d'aménagement de la Dalle aux ammonites de Digne-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ercan Sangu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG GTW workshop. Exploration and Production in the Black Sea, Caucasus and Caspian Region, 18-19 september 2019, Batumi, Georgia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Batumi, Georgia. pp.8</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (APF) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325575v1</w:t>
+                <w:t xml:space="preserve">hal-02325956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de conservation et d'aménagement de la Dalle aux ammonites de Digne-les-Bains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geodynamic evolution of the Black Sea Basin: Constraints from structural data and fault kinematic analyses along the Black Sea coasts (Pontides and Crimean Mountains).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ercan Sangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Murovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Volfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (APF) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">AAPG GTW workshop. Exploration and Production in the Black Sea, Caucasus and Caspian Region, 18-19 september 2019, Batumi, Georgia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Batumi, Georgia. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325956v1</w:t>
+                <w:t xml:space="preserve">hal-02325575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslope denudation and morphologic response across a rock uplift gradient. Insights from the Valensole Plateau, Southeastern France. GM4.1/SSP2.11/TS4.5, Interactions among tectonics, climate and surface processes from mountain belts to basins. Identification number EGU2019-8489.</w:t>
               </w:r>
@@ -7883,51 +7883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.Identification number EGU2019-8489</w:t>
@@ -7982,51 +7982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuretdin M Kaymakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Sangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Murovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8432,51 +8432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,51 +8911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05545188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb032952" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gc012227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794787v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Murovskaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Volfman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yegorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gintov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shemeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24028/gzh.0203-3100.v40i1.2018.124013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sangu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaymakci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP428.9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah-Hosseini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlhac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Linnemann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J-C. Hippolyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1170-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2009.06.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605BKJQT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud J.M. Meijers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961896v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP340.7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00396157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grindlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrams" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2385-X.115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hippolyte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandulescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(93)90108-V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FTFGT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Hamza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Monechi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170365211.15571456/v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Sangu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin M Kaymakci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13692249m1233851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy R Grindlay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Abrams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05545188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb032952" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gc012227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794787v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Murovskaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Volfman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yegorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gintov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shemeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24028/gzh.0203-3100.v40i1.2018.124013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sangu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaymakci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP428.9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah-Hosseini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J-C. Hippolyte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1170-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Linnemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2009.06.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605BKJQT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP340.7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud J.M. Meijers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00396157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grindlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrams" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2385-X.115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hippolyte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandulescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(93)90108-V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FTFGT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Hamza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Monechi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170365211.15571456/v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325575v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Sangu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin M Kaymakci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13692249m1233851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy R Grindlay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Abrams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>