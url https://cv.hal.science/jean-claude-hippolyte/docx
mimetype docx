--- v1 (2026-04-25)
+++ v2 (2026-04-25)
@@ -2276,286 +2276,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic halokinesis and basement inheritance in the eastern Provence fold-thrust belt, SE France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Espurt</w:t>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wattellier</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Philip</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O Bellier</w:t>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324480v1</w:t>
+                <w:t xml:space="preserve">hal-02324527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Mesozoic halokinesis and basement inheritance in the eastern Provence fold-thrust belt, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wattellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">J. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+                <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 766, pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324527v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and geodynamic evolution of the Black Sea Basin: tectonic evidences of rifting in Crimea</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional anatomy and geodynamic evolution of the Central Pontide orogenic belt (northern Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J-C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kaymakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric structural control on inversion of the southern margin of the Black Sea Basin, Central Pontides, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,90 +3910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and kinematic evolution of a long-living foreland structure inferred from field data and cross section balancing, the Sainte-Victoire System, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (TC4021), pp.XX. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4021,273 +4021,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary deformation and stress perturbations along the Digne thrust front, Southwestern Alps</w:t>
+                <w:t xml:space="preserve">Keys and pitfalls in mesoscale fault analysis and paleostress reconstructions, the use of Angelier's methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.03.002⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 581, pp.144-162, 10.1016/j.tecto.2012.01.012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882016v1</w:t>
+                <w:t xml:space="preserve">hal-01226165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keys and pitfalls in mesoscale fault analysis and paleostress reconstructions, the use of Angelier's methods</w:t>
+                <w:t xml:space="preserve">Quaternary deformation and stress perturbations along the Digne thrust front, Southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.B. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (3-4), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01226165v1</w:t>
+                <w:t xml:space="preserve">hal-01882016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10Be ages reveal &gt; 12 ka of gravitational movement in a major sackung of the Western Alps (France)</w:t>
               </w:r>
@@ -4495,299 +4495,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southern Alps): tectonic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (2), pp.109-131</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577814v1</w:t>
+                <w:t xml:space="preserve">hal-00620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southern Alps): tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 182 (2), pp.109-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620548v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southwestern Alps): tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Suc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messinian-Zanclean canyons in the Digne nappe (southwestern Alps): tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Suc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5165,350 +5165,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 10Be dating of a sackung and its faulted rock glaciers, in the Alps of Savoy (France)</w:t>
+                <w:t xml:space="preserve">Failles normales post-glaciaires dans les alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Terre active, Terre en mouvement, les systèmes d'observation d'une Terre dynamique, 9, pp.38-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00372999v1</w:t>
+                <w:t xml:space="preserve">hal-01961926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failles normales post-glaciaires dans les alpes françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contemporaneous multi-scale structures in the Montagne des Mémises (Préalpes du Chablais, Haute-Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fudral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Terre active, Terre en mouvement, les systèmes d'observation d'une Terre dynamique, 9, pp.38-44</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (1), pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961926v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00396157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporaneous multi-scale structures in the Montagne des Mémises (Préalpes du Chablais, Haute-Savoie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmogenic 10Be dating of a sackung and its faulted rock glaciers, in the Alps of Savoy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guyomard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Leanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 108 (3-4), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00396157v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00372999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les failles récentes des Grands-Moulins (Savoie) : un Sackung (tassement gravitaire) majeur dans les Alpes françaises</w:t>
               </w:r>
@@ -5753,51 +5753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6957,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,51 +7883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.Identification number EGU2019-8489</w:t>
@@ -8432,51 +8432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,51 +8911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05545188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb032952" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gc012227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794787v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Murovskaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Volfman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yegorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gintov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shemeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24028/gzh.0203-3100.v40i1.2018.124013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sangu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaymakci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP428.9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah-Hosseini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J-C. Hippolyte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1170-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Linnemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2009.06.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605BKJQT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP340.7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud J.M. Meijers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00396157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grindlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrams" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2385-X.115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hippolyte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandulescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(93)90108-V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FTFGT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Hamza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Monechi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170365211.15571456/v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325575v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Sangu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin M Kaymakci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13692249m1233851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy R Grindlay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Abrams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05545188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb032952" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gc012227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794787v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Murovskaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Volfman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yegorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gintov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Shemeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24028/gzh.0203-3100.v40i1.2018.124013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sangu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaymakci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP428.9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah-Hosseini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J-C. Hippolyte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1170-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Linnemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2009.06.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-605BKJQT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clauzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP340.7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud J.M. Meijers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Stephenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00396157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grindlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrams" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2385-X.115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Hippolyte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandulescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(93)90108-V" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FTFGT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Hamza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Monechi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170365211.15571456/v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325575v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Sangu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin M Kaymakci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13692249m1233851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy R Grindlay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Abrams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03637772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>