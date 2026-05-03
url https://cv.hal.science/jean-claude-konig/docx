--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2768,265 +2768,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01660842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds and approximation results for scheduling coupled-tasks with compatibility constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Residual Approximation in Solution Extension Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Simonin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS: Project Management and Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.463-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01313722v1</w:t>
+                <w:t xml:space="preserve">lirmm-01378581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Residual Approximation in Solution Extension Problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds and approximation results for scheduling coupled-tasks with compatibility constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pollet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PMS: Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Valencia, Spain. pp.94-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01378581v1</w:t>
+                <w:t xml:space="preserve">lirmm-01313722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling coupled-tasks with incompatibility constraint: a bin-packing related problem</w:t>
               </w:r>
@@ -3231,51 +3231,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
+                <w:t xml:space="preserve">On the Approximability of the Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
@@ -3293,106 +3293,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APEX: Approximation, Parameterized and EXact algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
+                <w:t xml:space="preserve">lirmm-00675888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability of the Sum-Max Graph Partitioning Problem</w:t>
+                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
@@ -3410,73 +3401,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEX: Approximation, Parameterized and EXact algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00675888v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Aspects of Scheduling Coupled-Tasks in the Presence of Compatibility Graph</w:t>
               </w:r>
@@ -3754,433 +3754,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00522986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous versus hierarchical communication delay model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity and approximation for scheduling problem for a torpedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTEC'2009: Workshop/Summer school on Algorithms and Techniques for Scheduling on Clusters and Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Faveyrolles, France</w:t>
+              <w:t xml:space="preserve">CIE'39: 39th International Conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.352-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805056v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphic Coupled-Task Scheduling Problem with Compatibility Constraints on a Single Processor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneous versus hierarchical communication delay model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTA'2009: 4th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.378-388</w:t>
+              <w:t xml:space="preserve">ASTEC'2009: Workshop/Summer school on Algorithms and Techniques for Scheduling on Clusters and Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Faveyrolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355050v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de tournées de véhicules avec routes multiples pour réaliser des traitements phytosanitaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
+                <w:t xml:space="preserve">Isomorphic Coupled-Task Scheduling Problem with Compatibility Constraints on a Single Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2009 - 10e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.5-6</w:t>
+              <w:t xml:space="preserve">MISTA'2009: 4th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.378-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00370189v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and approximation for scheduling problem for a torpedo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Simonin</w:t>
+                <w:t xml:space="preserve">Problème de tournées de véhicules avec routes multiples pour réaliser des traitements phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE'39: 39th International Conference on Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.352-356</w:t>
+              <w:t xml:space="preserve">ROADEF 2009 - 10e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00355052v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Matching Problem for a Coupled-Tasks Scheduling Problem</w:t>
               </w:r>
@@ -4261,103 +4261,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Trip Vehicule Routing Problem with Time Windows for Agricultural Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODYSSEUS'2009: 4th International Workshop on Freight Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Çeşme, İzmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4376,490 +4376,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00395324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cogis</w:t>
+                <w:t xml:space="preserve">Complexité et approximation pour un problème d'ordonnancement avec tâches couplées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.93-96</w:t>
+              <w:t xml:space="preserve">RenPar'18 : Rencontres Francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
+                <w:t xml:space="preserve">lirmm-00270792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
+                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geneviève Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.93-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipse Routing: A Geographic Routing Protocol for Mobile Sensor Networks with Uncertain Positions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Champ</w:t>
+                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2008 - IEEE Global Telecommunications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.23⟩</w:t>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.115-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00354193v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité et approximation pour un problème d'ordonnancement avec tâches couplées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">Ellipse Routing: A Geographic Routing Protocol for Mobile Sensor Networks with Uncertain Positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RenPar'18 : Rencontres Francophones du Parallélisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2008 - IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, New Orleans, LA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00270792v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00354193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AT-Angle: A Distributed Method for Localization using Angles in Sensor Networks</w:t>
               </w:r>
@@ -4934,312 +4934,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00270277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Method to Localization for Mobile Sensor Networks</w:t>
+                <w:t xml:space="preserve">AT-Free: A Preliminary Method for Localization Techniques in Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Turbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC'07: Wireless Communication &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">NOTERE'2007: 7th International Conference on New Technologies of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135595v1</w:t>
+                <w:t xml:space="preserve">lirmm-00194359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">A Distributed Method to Localization for Mobile Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">WCNC'07: Wireless Communication &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AT-Free: A Preliminary Method for Localization Techniques in Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+                <w:t xml:space="preserve">Approximations Algorithms: Application in Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Turbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE'2007: 7th International Conference on New Technologies of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">EPIT'07 : Ecole de Printemps en Informatique Théorique - Ordonnancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194359v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00276720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Method for Dynamic Resolution of BGP Oscillations</w:t>
               </w:r>
@@ -5409,277 +5409,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Approximation for Precedence Constrained Scheduing Problems with Large Communication Delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">Contrôle de Routes par des Appareils de Surveillance (CRAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feryal Windal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par: European Conference on Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00402647v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de Routes par des Appareils de Surveillance (CRAS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Complexity and Approximation for Precedence Constrained Scheduing Problems with Large Communication Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryal Windal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par: European Conference on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Lisboa, Portugal. pp.252-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11549468_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00402647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion contrainte dans un groupe</w:t>
               </w:r>
@@ -5760,51 +5760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration sur Listes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,51 +5855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the List Colouring Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6818,237 +6818,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00355048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de Routes par des Appareils de Surveillance (CRAS) - II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Dynamic Detection and Resolution of BGP Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehoud Ahronovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 05052, LIRMM. 2005</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 05039, LIRMM. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106694v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Detection and Resolution of BGP Oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ehoud Ahronovitz</w:t>
+                <w:t xml:space="preserve">Contrôle de Routes par des Appareils de Surveillance (CRAS) - II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 05039, LIRMM. 2005</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 05052, LIRMM. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106687v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Approximation for the Precedence Constrained Scheduling Problem with Large Communications Delays</w:t>
               </w:r>
@@ -7624,51 +7624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5885E430"/>
+    <w:nsid w:val="703BA16B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7855,51 +7855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-konig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032758995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boulmalf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFR7VL4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.10012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RF545HS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01660842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Turbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoud Ahronovitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36184-7_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPX48VBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-konig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032758995" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04097811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054123410058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boulmalf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFR7VL4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPS.2013.059680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00578530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0127-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568MDP3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C632H2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Windal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.03.027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8BJVBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00328-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP2N710C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.10012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RF545HS3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2002003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03494612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92681-6_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01660842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00488279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805056v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Turbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00276720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoud Ahronovitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00402647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_30" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TG3MKNPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36184-7_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPX48VBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00445575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355048v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>