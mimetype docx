--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -493,363 +493,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
+                <w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jouannic</w:t>
+                <w:t xml:space="preserve">M.A. Al-Kwatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+                <w:t xml:space="preserve">J.C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Siani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392:, pp.61-91 (IF 3,456)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817091v1</w:t>
+                <w:t xml:space="preserve">hal-00841299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Al-Kwatli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lefèvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841299v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of K-Ar geochronology and remote sensing : mapping volcanic rocks and constraining the timing of alteration processes (Al-Lajat Plateau, Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Al-Kwatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Al-Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 251:, pp.22-30 (IF 1,601)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -887,64 +887,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The K/Ar dating method : principle, analytical techniques, and application to Holocene volcanic eruptions in Southern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albore-Livadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1237,998 +1237,1127 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laporte</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852767v1</w:t>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853049v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.913-914, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853037v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XVIII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.818-820, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.913-914, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853024v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.818-820, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852897v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853009v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852995v1</w:t>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'échanges inter-régionaux en Asie du Sud-Est au 1er millénaire avant notre ère : un cadre chronologique difficile à préciser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favereau, Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cobo Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème édition d'Archéométrie - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des programmes de statistique bayesienne Oxcal et ChronoModel pour préciser la datation de l'éruption des ponces d’Avellino (Vésuve)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Albore Livadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Radiocarbon - 10th 14C &amp; Archaeology Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Zurich, Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2238,294 +2367,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du déficit en radiocarbone dans la végétation comme bio senseur du dégazage du CO2 par le sol, exemple : La Solfatara (Naples, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Chiodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Ar dating on Mars ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassefière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, New York, United States. pp.A63-A63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archaeological sites of Al-Lajat Plateau, South of Syria : integration of geochronology (K-Ar method) and remote sensing (RS), and employment the results in landscape investigation using GIS platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Al Kwatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,65 +2669,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Landscape Archaeology Conference (LAC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Univeristy of Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2745,51 +2874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PBW48T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PBW48T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavassa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>