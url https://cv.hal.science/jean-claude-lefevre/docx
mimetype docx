--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -493,363 +493,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t>
+                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Al-Kwatli</w:t>
+                <w:t xml:space="preserve">G. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lefèvre</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hildenbrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 ((1):), pp.65-74 (IF 1,089). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841299v1</w:t>
+                <w:t xml:space="preserve">hal-00817091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronological study in the Maccarese lagoon (near Rome, Italy) : Identification of Holocene tephra layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Jouannic</w:t>
+                <w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Al-Kwatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Siani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392:, pp.61-91 (IF 3,456)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817091v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of K-Ar geochronology and remote sensing : mapping volcanic rocks and constraining the timing of alteration processes (Al-Lajat Plateau, Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Al-Kwatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Al-Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 251:, pp.22-30 (IF 1,601)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -887,64 +887,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The K/Ar dating method : principle, analytical techniques, and application to Holocene volcanic eruptions in Southern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albore-Livadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1400,51 +1400,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -1453,93 +1453,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852995v1</w:t>
+                <w:t xml:space="preserve">hal-04852767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument I</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -1548,93 +1548,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.303-306, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.913-914, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852767v1</w:t>
+                <w:t xml:space="preserve">hal-04853037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIV</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -1643,93 +1643,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.913-914, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.818-820, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853037v1</w:t>
+                <w:t xml:space="preserve">hal-04853024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XVIII</w:t>
+                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -1738,93 +1738,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.818-820, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853024v1</w:t>
+                <w:t xml:space="preserve">hal-04853049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence des évènements et datations radiocarbone associées au monument XV</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -1833,93 +1833,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.980, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853049v1</w:t>
+                <w:t xml:space="preserve">hal-04852897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument II</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -1928,93 +1928,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.418-420, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852897v1</w:t>
+                <w:t xml:space="preserve">hal-04853009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du monument XX</w:t>
+                <w:t xml:space="preserve">Datations radiocarbone associées à la séquence du Monument XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefevre</w:t>
@@ -2023,69 +2023,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archaeopress, pp.728, 2024, 9781803277653</w:t>
+              <w:t xml:space="preserve">, Archaeopress, pp.538-540, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853009v1</w:t>
+                <w:t xml:space="preserve">hal-04852995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2496,230 +2496,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar dating on Mars ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The archaeological sites of Al-Lajat Plateau, South of Syria : integration of geochronology (K-Ar method) and remote sensing (RS), and employment the results in landscape investigation using GIS platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Al Kwatli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Chassefière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the Meteoritical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, New York, United States. pp.A63-A63</w:t>
+              <w:t xml:space="preserve">1st Landscape Archaeology Conference (LAC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Univeristy of Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530181v1</w:t>
+                <w:t xml:space="preserve">hal-00547795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The archaeological sites of Al-Lajat Plateau, South of Syria : integration of geochronology (K-Ar method) and remote sensing (RS), and employment the results in landscape investigation using GIS platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-Ar dating on Mars ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Al Kwatli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.C. Lefevre</w:t>
+                <w:t xml:space="preserve">E. Chassefière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Landscape Archaeology Conference (LAC2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Univeristy of Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the Meteoritical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, New York, United States. pp.A63-A63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547795v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2874,51 +2874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PBW48T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavassa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Anchisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c07424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lefevre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4QXDZ8JN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plenier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PBW48T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000773" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Albore Livadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Chiodini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>