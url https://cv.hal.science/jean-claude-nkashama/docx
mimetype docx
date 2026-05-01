--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -334,655 +334,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la consommation des produits forestiers non ligneux dans la Ville de Kananga : Cas du Gnetum Africanum (MFumbwa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mujinga Kapemba</w:t>
+                <w:t xml:space="preserve">Déterminants de la demande et de l'offre du crédit agricole aux petits exploitants de la Ville de Kinshasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">frédéric Tshimpaka Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nkashama Mukenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Etshindo Aseke</w:t>
+                <w:t xml:space="preserve">Glodie Tshibola Biduaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Mbiya Mukala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7811198⟩</w:t>
+              <w:t xml:space="preserve">African Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03 (20), pp.1072 - 1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10159185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065980v1</w:t>
+                <w:t xml:space="preserve">hal-04602781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la demande et de l'offre du crédit agricole aux petits exploitants de la Ville de Kinshasa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">frédéric Tshimpaka Kalala</w:t>
+                <w:t xml:space="preserve">Déterminants de fonds de garantie des PME par les IMF de la ville de Kinshasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mujinga Kapemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nkashama Mukenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glodie Tshibola Biduaya</w:t>
+                <w:t xml:space="preserve">Véronique Mwamba Tshiala Bebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Mbiya Mukala</w:t>
+                <w:t xml:space="preserve">Divine Mosunga Toambili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Scientific Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 03 (20), pp.1072 - 1098. </w:t>
+              <w:t xml:space="preserve">International Journal of Economic Studies and Management (IJESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (6), pp.1802-1820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10159185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10209130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602781v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de fonds de garantie des PME par les IMF de la ville de Kinshasa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mujinga Kapemba</w:t>
+                <w:t xml:space="preserve">Souscription à l'assurance maladie à Kinshasa : Cas des ménages de la commune de Gombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Muayila Kabibu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nkashama Mukenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divine Mosunga Toambili</w:t>
+                <w:t xml:space="preserve">Clautilde Tendelen Mobonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieuvic mvita Bayundula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Economic Studies and Management (IJESM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10209130⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (5), pp.1967-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10059683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602805v1</w:t>
+                <w:t xml:space="preserve">hal-04602807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souscription à l'assurance maladie à Kinshasa : Cas des ménages de la commune de Gombe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Muayila Kabibu</w:t>
+                <w:t xml:space="preserve">Problématique d'emballages plastiques à Kinshasa : Facteurs d'adoption du comportement écologique des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mujinga Kapemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wivine Mabika Kalanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nkashama Mukenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clautilde Tendelen Mobonda</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mwamba Tshiala Bebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieuvic mvita Bayundula</w:t>
+                <w:t xml:space="preserve">Irène Sacree Kidimbu Diakese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (5), pp.1967-1982. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.292 - 316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10059683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7813623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602807v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique d'emballages plastiques à Kinshasa : Facteurs d'adoption du comportement écologique des ménages</w:t>
+                <w:t xml:space="preserve">Déterminants de la consommation des produits forestiers non ligneux dans la Ville de Kananga : Cas du Gnetum Africanum (MFumbwa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mujinga Kapemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nkashama Mukenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wivine Mabika Kalanga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mwamba Tshiala Bebel</w:t>
+                <w:t xml:space="preserve">Monique Kabongo Bafue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Sacree Kidimbu Diakese</w:t>
+                <w:t xml:space="preserve">Alain Etshindo Aseke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (4), pp.292 - 316. </w:t>
+              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2-2), pp.237-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7813623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7811198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602809v1</w:t>
+                <w:t xml:space="preserve">hal-04065980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DE LA PERFORMANCE BANCAIRE EN RDC : DETERMINANTS DE LA RENTABILITE FINANCIERE ET ECONOMIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Muayila Kabibu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nkashama Mukenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1068,51 +1068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINANTS DE LEFFICACITE TECHNIQUE DES PRODUCTEURS DES TOMATES AU KONGO CENTRAL EN RD. CONGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mujinga Kapemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Muayila Kabibu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nkashama Mukenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mujinga Kapemba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nkashama Mukenge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bongondedji Nkoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbm.2026.141003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Nkuba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kabongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sady Zola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2025.1312037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kabongo Bafue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etshindo Aseke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7811198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fr&#233;d&#233;ric Tshimpaka Kalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glodie Tshibola Biduaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Mbiya Mukala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10159185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mwamba Tshiala Bebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Mosunga Toambili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10209130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Muayila Kabibu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clautilde Tendelen Mobonda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuvic mvita Bayundula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10059683" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04602809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wivine Mabika Kalanga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sacree Kidimbu Diakese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7813623" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04602816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mwamba Katayi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mulongo Mashata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7424983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Tshizanga Miandabu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/14236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nansha Monga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53373/REDS.2022.55.2.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mbende" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tshitolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03182307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flora Jolly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Josse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Levasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mujinga Kapemba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nkashama Mukenge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bongondedji Nkoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbm.2026.141003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Nkuba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kabongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sady Zola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2025.1312037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fr&#233;d&#233;ric Tshimpaka Kalala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glodie Tshibola Biduaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Mbiya Mukala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10159185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mwamba Tshiala Bebel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Mosunga Toambili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10209130" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Muayila Kabibu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clautilde Tendelen Mobonda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuvic mvita Bayundula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10059683" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04602809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wivine Mabika Kalanga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sacree Kidimbu Diakese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7813623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kabongo Bafue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etshindo Aseke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7811198" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04602816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mwamba Katayi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mulongo Mashata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7424983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Tshizanga Miandabu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/14236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nansha Monga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53373/REDS.2022.55.2.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mbende" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tshitolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03182307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flora Jolly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Josse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Levasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>